--- v0 (2026-09-11)
+++ v1 (2026-10-01)
@@ -341,51 +341,51 @@
   <si>
     <t>#39 William Vickers - CB</t>
   </si>
   <si>
     <t>#18 John Acosta - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>JAX 30</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-JAX 30 (14:56) 5-Adam Colon pass complete to 36-William Anderson to JAX 35 for 5 yards. Tackle by 54-James Marcum.</t>
   </si>
   <si>
-    <t>#5 Adam Colon - QB</t>
+    <t>#16 Adam Colon - QB</t>
   </si>
   <si>
     <t>#10 Mark Garner - RB</t>
   </si>
   <si>
     <t>#36 William Anderson - FB</t>
   </si>
   <si>
     <t>#88 Kyle Morris - TE</t>
   </si>
   <si>
     <t>#89 William Miller - WR</t>
   </si>
   <si>
     <t>#87 Kenneth Sutliff - WR</t>
   </si>
   <si>
     <t>#79 Lester Hickman - LT</t>
   </si>
   <si>
     <t>#74 Eddie Norred - LG</t>
   </si>
   <si>
     <t>#71 Kyle Cunniff - C</t>
   </si>