--- v0 (2026-09-11)
+++ v1 (2026-10-01)
@@ -377,186 +377,186 @@
   <si>
     <t>#18 Curtis Lockhart - WR</t>
   </si>
   <si>
     <t>#71 John Burke - LT</t>
   </si>
   <si>
     <t>#61 Joseph Jones - LG</t>
   </si>
   <si>
     <t>#79 Kenneth Foreman - C</t>
   </si>
   <si>
     <t>#67 Walter Crenshaw - RG</t>
   </si>
   <si>
     <t>#77 Jerome Gardner - RT</t>
   </si>
   <si>
     <t>#76 Thomas Powell - LDE</t>
   </si>
   <si>
     <t>#59 William Vance - DT</t>
   </si>
   <si>
-    <t>#70 Damon Wilson - DT</t>
+    <t>#74 Damon Wilson - DT</t>
   </si>
   <si>
     <t>#67 Jody Randall - RDE</t>
   </si>
   <si>
     <t>#56 Christopher Stine - MLB</t>
   </si>
   <si>
-    <t>#92 Keith Zabala - WLB</t>
+    <t>#54 Keith Zabala - MLB</t>
   </si>
   <si>
     <t>#30 Robert Linker - CB</t>
   </si>
   <si>
-    <t>#41 Joshua Galaviz - CB</t>
+    <t>#41 Joshua Galaviz - SS</t>
   </si>
   <si>
     <t>#5 William Angel - CB</t>
   </si>
   <si>
-    <t>#39 Douglas Carlin - SS</t>
+    <t>#39 Douglas Carlin - FS</t>
   </si>
   <si>
     <t>#35 Michael Lee - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-KCY 25 (14:22) 30-Daniel Rush ran to KCY 25 for -1 yards. Tackle by 76-Thomas Powell. ATL 76-Thomas Powell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#47 Timothy Yelton - FB</t>
   </si>
   <si>
     <t>#83 James Johnson - TE</t>
   </si>
   <si>
-    <t>#69 John Rosas - RDE</t>
-[...2 lines deleted...]
-    <t>#33 James Grainger - SLB</t>
+    <t>#95 John Rosas - RDE</t>
+  </si>
+  <si>
+    <t>#53 James Grainger - SLB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>3-10-KCY 25 (13:38) 2-Randy Chambers pass Pass knocked down by 56-Christopher Stine. incomplete, intended for 47-Timothy Yelton.</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-KCY 25 (13:33) 5-Joshua Green punts 48 yards to ATL 27. Fair Catch by 30-Andrew Leeds.</t>
   </si>
   <si>
     <t>#5 Joshua Green - P</t>
   </si>
   <si>
     <t>#50 Erik Hsu - C</t>
   </si>
   <si>
-    <t>#30 Andrew Leeds - RB</t>
+    <t>#18 Andrew Leeds - WR</t>
   </si>
   <si>
     <t>#99 John Clarkson - DT</t>
   </si>
   <si>
     <t>#93 James White - MLB</t>
   </si>
   <si>
-    <t>#98 Mark Kincaid - WLB</t>
+    <t>#96 Mark Kincaid - RDE</t>
   </si>
   <si>
     <t>#54 Alex Howard - C</t>
   </si>
   <si>
     <t>#65 James Baker - RG</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 27 (13:26) 30-Andrew Leeds ran to ATL 31 for 3 yards. Tackle by 36-Billy Ly.</t>
   </si>
   <si>
-    <t>#10 Reginald Harr - QB</t>
+    <t>#4 Reginald Harr - QB</t>
   </si>
   <si>
     <t>#42 Gregory Washington - FB</t>
   </si>
   <si>
     <t>#83 Willie Caffey - TE</t>
   </si>
   <si>
     <t>#87 Anthony Baker - WR</t>
   </si>
   <si>
     <t>#85 Curtis Fryer - WR</t>
   </si>
   <si>
-    <t>#72 Richard Couch - RT</t>
+    <t>#62 Richard Couch - LG</t>
   </si>
   <si>
     <t>#50 Thomas Moffatt - LG</t>
   </si>
   <si>
-    <t>#61 Joseph Bird - C</t>
+    <t>#71 Joseph Bird - LT</t>
   </si>
   <si>
     <t>#68 William Lewis - C</t>
   </si>
   <si>
     <t>#75 Kenneth Ellis - RT</t>
   </si>
   <si>
     <t>#69 Leonard Johnson - DT</t>
   </si>
   <si>
     <t>#58 Robert Brown - RDE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>ATL 31</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-8-ATL 29 (12:14) 30-Andrew Leeds ran to ATL 35 for 6 yards. Tackle by 55-Roger Wright.</t>
   </si>
   <si>
     <t>#22 Darrell Bunn - RB</t>
   </si>
   <si>
     <t>#78 Gregory Berg - LDE</t>
   </si>
   <si>
     <t>#52 Nathaniel Wilde - WLB</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>4-3-ATL 35 (11:33) 8-Cecil Hesson punts 46 yards to KCY 19. Fair Catch by 33-Joe Richardson.</t>
   </si>
   <si>
     <t>#8 Cecil Hesson - P</t>
   </si>
   <si>
-    <t>#47 Anthony Edwards - LG</t>
+    <t>#64 Anthony Edwards - RG</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>KCY 19</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-KCY 19 (11:26) 2-Randy Chambers pass complete to 89-Gordon Brumfield to KCY 30 for 11 yards. Tackle by 56-Christopher Stine. 89-Gordon Brumfield did some fancy footwork there.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
@@ -785,75 +785,75 @@
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>3-1-ATL 4 (4:31) 30-Daniel Rush ran to ATL 4 for a short gain. Tackle by 76-Thomas Powell.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-ATL 4 (3:57) 17-Thomas Woods 22 yard field goal is GOOD. ATL 0 KCY 3</t>
   </si>
   <si>
     <t>#17 Thomas Woods - K</t>
   </si>
   <si>
     <t>#70 Jeffery Hatmaker - LT</t>
   </si>
   <si>
-    <t>#97 Brent Craig - MLB</t>
+    <t>#58 Brent Craig - SLB</t>
   </si>
   <si>
     <t>3:54</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(3:55) 17-Thomas Woods kicks 74 yards from KCY 35 to ATL -9. Touchback.</t>
   </si>
   <si>
-    <t>#90 Clifford Wozniak - SLB</t>
+    <t>#90 Clifford Wozniak - WLB</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ATL 25 (3:55) 30-Andrew Leeds ran to ATL 24 for -1 yards. Tackle by 58-Robert Brown.</t>
   </si>
   <si>
-    <t>#84 Steven Guerrero - TE</t>
+    <t>#85 Steven Guerrero - TE</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>ATL 24</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-11-ATL 24 (3:21) PENALTY - False Start (ATL 68-William Lewis)</t>
   </si>
   <si>
     <t>3:20</t>
   </si>
   <si>
     <t>ATL 19</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-16-ATL 19 (3:21) 10-Reginald Harr pass complete to 87-Anthony Baker to ATL 26 for 7 yards. Tackle by 58-William McNeill.</t>
   </si>
@@ -1652,51 +1652,51 @@
   <si>
     <t>1-5-KCY 5 (5:47) 30-Andrew Leeds ran for 5 yards. TOUCHDOWN! ATL 47-Anthony Edwards was injured on the play. ATL 27 KCY 13</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>(5:44) Extra point GOOD by 19-Brian Christopher. ATL 28 KCY 13</t>
   </si>
   <si>
     <t>(5:44) 19-Brian Christopher kicks 74 yards from ATL 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (5:44) 2-Randy Chambers sacked at KCY 17 for -8 yards (76-Thomas Powell). Sack allowed by 77-Jerome Gardner.</t>
   </si>
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>2-18-KCY 17 (5:24) 2-Randy Chambers pass complete to 84-Jacob Smith to KCY 22 for 5 yards. Tackle by 92-Keith Zabala.</t>
   </si>
   <si>
     <t>3-13-KCY 22 (5:04) 2-Randy Chambers pass complete to 33-Joe Richardson to KCY 25 for 3 yards. Tackle by 30-Robert Linker.</t>
   </si>
   <si>
-    <t>#96 Robert William - WLB</t>
+    <t>#55 Robert William - MLB</t>
   </si>
   <si>
     <t>4:44</t>
   </si>
   <si>
     <t>4-10-KCY 25 (4:43) 5-Joshua Green punts 51 yards to ATL 25. 30-Andrew Leeds to ATL 30 for 5 yards. Tackle by 24-Daniel Ward.</t>
   </si>
   <si>
     <t>4:34</t>
   </si>
   <si>
     <t>ATL 30</t>
   </si>
   <si>
     <t>1-10-ATL 30 (4:35) 22-Darrell Bunn ran to ATL 32 for 3 yards. Tackle by 99-Danny Boynton.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>ATL 32</t>
   </si>
   <si>
     <t>2-7-ATL 32 (4:02) 42-Gregory Washington ran to ATL 33 for 1 yards. Tackle by 58-Robert Brown.</t>
   </si>
@@ -2172,51 +2172,51 @@
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>