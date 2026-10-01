--- v0 (2026-09-11)
+++ v1 (2026-10-01)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Miguel Ammon kicks 69 yards from BUF 35 to NYA -4. 38-Robert Green to NYA 25 for 29 yards. Tackle by 46-Josh Norman. NYA 4-Anthony Ramos was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#38 Robert Green - RB</t>
   </si>
   <si>
-    <t>#44 Joe Bond - CB</t>
+    <t>#29 Joe Bond - SS</t>
   </si>
   <si>
     <t>#35 Charles Gipson - CB</t>
   </si>
   <si>
     <t>#50 Steven Serra - MLB</t>
   </si>
   <si>
     <t>#55 John Baker - MLB</t>
   </si>
   <si>
     <t>#27 Julian Nicol - FS</t>
   </si>
   <si>
     <t>#54 David Oden - WLB</t>
   </si>
   <si>
     <t>#36 Dennis Jefferson - CB</t>
   </si>
   <si>
     <t>#59 Wilbur Vong - SLB</t>
   </si>
   <si>
     <t>#96 Robert Inman - SLB</t>
   </si>
@@ -1016,51 +1016,51 @@
   <si>
     <t>NYA 4</t>
   </si>
   <si>
     <t>1-4-NYA 4 (9:00) 35-Joe Smith ran for 4 yards. TOUCHDOWN! BUF 6 NYA 10</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>NYA 15</t>
   </si>
   <si>
     <t>(8:57) Extra point GOOD by 7-Miguel Ammon. BUF 7 NYA 10</t>
   </si>
   <si>
     <t>#10 Kenneth Durrant - QB</t>
   </si>
   <si>
     <t>#93 Terrence Riley - DT</t>
   </si>
   <si>
     <t>#92 Bryant White - RDE</t>
   </si>
   <si>
-    <t>#79 Arthur Tarleton - LDE</t>
+    <t>#70 Arthur Tarleton - LDE</t>
   </si>
   <si>
     <t>(8:57) 7-Miguel Ammon kicks 75 yards from BUF 35 to NYA -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-NYA 25 (8:57) 16-Anthony Felton pass complete to 46-Randy Hick to NYA 33 for 8 yards. Tackle by 46-Josh Norman.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>NYA 33</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>2-2-NYA 33 (8:16) 38-Robert Green ran to NYA 34 for 1 yards. Tackle by 56-Jason Beck.</t>
   </si>
   <si>
     <t>7:36</t>
   </si>
   <si>
     <t>NYA 34</t>
   </si>