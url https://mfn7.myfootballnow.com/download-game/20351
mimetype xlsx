--- v0 (2026-09-11)
+++ v1 (2026-10-01)
@@ -371,51 +371,51 @@
   <si>
     <t>#82 John Castillo - WR</t>
   </si>
   <si>
     <t>#10 Lyman Irvin - WR</t>
   </si>
   <si>
     <t>#53 Lawrence Hilliard - LT</t>
   </si>
   <si>
     <t>#74 Gene Upshaw       - LG</t>
   </si>
   <si>
     <t>#54 Richard Phillips - C</t>
   </si>
   <si>
     <t>#79 Jason Conley - RG</t>
   </si>
   <si>
     <t>#67 Stanley Owens - RT</t>
   </si>
   <si>
     <t>#60 Andrew James - LDE</t>
   </si>
   <si>
-    <t>#63 Nathan Seymour - RDE</t>
+    <t>#52 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>#55 Larry Maxfield - RDE</t>
   </si>
   <si>
     <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
     <t>#51 Ryan Marshall - SLB</t>
   </si>
   <si>
     <t>#37 Jim Ingram - WLB</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#21 James Franklin - CB</t>
   </si>
   <si>
     <t>#26 Jonathan Prokop - CB</t>
   </si>
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>