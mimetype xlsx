--- v0 (2026-08-15)
+++ v1 (2026-09-23)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 8-William Walker kicks 74 yards from DAL 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>#17 Drew Moore - WR</t>
   </si>
   <si>
     <t>#77 Dwight Donaldson - C</t>
   </si>
   <si>
     <t>#71 Keith Balzer - DT</t>
   </si>
   <si>
     <t>#54 David Oden - WLB</t>
   </si>
   <si>
     <t>#96 Robert Inman - SLB</t>
   </si>
   <si>
     <t>#27 Julian Nicol - FS</t>
   </si>
   <si>
     <t>#94 Robert Figueroa - RDE</t>
   </si>
   <si>
-    <t>#36 Dennis Jefferson - SS</t>
+    <t>#36 Dennis Jefferson - CB</t>
   </si>
   <si>
     <t>#91 Felix Marks - WLB</t>
   </si>
   <si>
     <t>#38 Jasper Wilson - CB</t>
   </si>
   <si>
     <t>#48 Denny Ward - CB</t>
   </si>
   <si>
     <t>#8 William Walker - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>#63 Roy Bullock - C</t>
   </si>
   <si>
     <t>#65 Darryl Rose - RG</t>
   </si>
   <si>
     <t>#62 Donald Wright - RT</t>
   </si>
   <si>
     <t>#60 Andrew James - LDE</t>
   </si>
   <si>
     <t>#90 Milton Middaugh - RDE</t>
   </si>
   <si>
     <t>#55 Larry Maxfield - RDE</t>
   </si>
   <si>
     <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
     <t>#13 Jerry Blea - SLB</t>
   </si>
   <si>
-    <t>#3 Malik Burns - MLB</t>
+    <t>#94 Malik Burns - LDE</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#21 James Franklin - CB</t>
   </si>
   <si>
     <t>#26 Jonathan Prokop - CB</t>
   </si>
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>
   <si>
     <t>#43 Earl Bone - CB</t>
   </si>
   <si>
     <t>NYA 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
@@ -446,63 +446,63 @@
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>2-15-NYA 20 (14:57) 7-Jose Lopez pass Pass knocked down by 43-Earl Bone. incomplete, intended for 17-Drew Moore.</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-15-NYA 20 (14:54) 7-Jose Lopez pass Pass knocked down by 24-Donald Young. incomplete, intended for 82-Irvin Chavarria.</t>
   </si>
   <si>
-    <t>#91 Beau Guest - MLB</t>
+    <t>#54 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#24 Donald Young - CB</t>
   </si>
   <si>
     <t>#42 Gregory Gerry - CB</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
-    <t>#36 Robert Engel - CB</t>
+    <t>#20 Robert Engel - CB</t>
   </si>
   <si>
     <t>#35 Alvin Mullins - CB</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-15-NYA 20 (14:51) 2-Federico Boykin punts 48 yards to DAL 32. Fair Catch by 15-Timothy Caswell.</t>
   </si>
   <si>
     <t>#2 Federico Boykin - P</t>
   </si>
   <si>
     <t>#76 Stephen Beard - C</t>
   </si>
   <si>
     <t>#15 Timothy Caswell - WR</t>
   </si>
@@ -527,72 +527,72 @@
   <si>
     <t>1-10-DAL 32 (14:44) 14-Gil Sayers ran to DAL 42 for 11 yards. Tackle by 36-Dennis Jefferson.</t>
   </si>
   <si>
     <t>#4 Pat Meyer - QB</t>
   </si>
   <si>
     <t>#7 Donald Smith - RB</t>
   </si>
   <si>
     <t>#14 Gil Sayers - RB</t>
   </si>
   <si>
     <t>#17 Tyson Veatch - WR</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>#89 Michael Coleman - WR</t>
   </si>
   <si>
     <t>#82 Joshua Vaughn - LT</t>
   </si>
   <si>
-    <t>#61 Joseph Bird - C</t>
+    <t>#71 Joseph Bird - LT</t>
   </si>
   <si>
     <t>#68 Ryan Quirion - C</t>
   </si>
   <si>
     <t>#57 James Smith - RG</t>
   </si>
   <si>
     <t>#72 William Willman - RT</t>
   </si>
   <si>
     <t>#61 Jerry Sparks - LDE</t>
   </si>
   <si>
-    <t>#78 Jorge Thomas - DT</t>
-[...5 lines deleted...]
-    <t>#92 Daniel Farish - MLB</t>
+    <t>#93 Jorge Thomas - DT</t>
+  </si>
+  <si>
+    <t>#61 Jeffrey Ferry - RDE</t>
+  </si>
+  <si>
+    <t>#54 Daniel Farish - MLB</t>
   </si>
   <si>
     <t>#35 Charles Gipson - CB</t>
   </si>
   <si>
     <t>#39 David Hitt - CB</t>
   </si>
   <si>
     <t>#31 Theodore Murphy - CB</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>DAL 42</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>1-10-DAL 42 (14:09) 4-Pat Meyer pass complete to 17-Tyson Veatch to NYA 32 for 26 yards. Tackle by 39-David Hitt.</t>
   </si>
   <si>
     <t>#81 Michael Anthony - RB</t>
   </si>
@@ -623,69 +623,69 @@
   <si>
     <t>#59 Marvin Cruz - C</t>
   </si>
   <si>
     <t>#40 Dale Cleary - SLB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>NYA 30</t>
   </si>
   <si>
     <t>Weak I Big WR Post TE Out</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-8-NYA 30 (12:46) 4-Pat Meyer pass complete to 86-Thomas Cohen to NYA 21 for 9 yards. Tackle by 31-Theodore Murphy.</t>
   </si>
   <si>
     <t>#86 Thomas Cohen - TE</t>
   </si>
   <si>
-    <t>#79 Arthur Tarleton - LDE</t>
+    <t>#70 Arthur Tarleton - LDE</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>NYA 21</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-NYA 21 (12:05) 4-Pat Meyer pass complete to 85-David Ezell to NYA 10 for 11 yards. Tackle by 27-Julian Nicol.</t>
   </si>
   <si>
-    <t>#90 Charles Borja - MLB</t>
+    <t>#54 Charles Borja - MLB</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>NYA 10</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-NYA 10 (11:25) 4-Pat Meyer pass complete to 80-Wesley Lazo to NYA 0 for 10 yards. TOUCHDOWN! DAL 6 NYA 0</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>NYA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>#86 Jonathan Love - WR</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>NYA 41</t>
   </si>
   <si>
     <t>1-10-NYA 41 (10:04) 7-Jose Lopez pass complete to 26-Cody Jackson to DAL 50 for 9 yards. Pushed out of bounds by 35-Alvin Mullins. DAL 90-Milton Middaugh was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#26 Cody Jackson - RB</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>DAL 50</t>
   </si>
   <si>
     <t>2-1-DAL 50 (9:23) 7-Jose Lopez pass complete to 86-Jonathan Love to DAL 41 for 9 yards. Tackle by 43-Earl Bone. DAL 43-Earl Bone was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#63 Nathan Seymour - RDE</t>
+    <t>#52 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>DAL 41</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-DAL 41 (8:42) 7-Jose Lopez pass Pass knocked down by 42-Gregory Gerry. incomplete, intended for 86-Jonathan Love.</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>2-10-DAL 41 (8:38) 7-Jose Lopez pass Pass knocked down by 24-Donald Young. incomplete, intended for 86-Hugh Boswell.</t>
   </si>
   <si>
     <t>#89 Richard Morin - TE</t>
   </si>