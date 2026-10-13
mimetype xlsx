--- v1 (2026-09-23)
+++ v2 (2026-10-13)
@@ -401,96 +401,96 @@
   <si>
     <t>#55 Larry Maxfield - RDE</t>
   </si>
   <si>
     <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
     <t>#13 Jerry Blea - SLB</t>
   </si>
   <si>
     <t>#94 Malik Burns - LDE</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#21 James Franklin - CB</t>
   </si>
   <si>
     <t>#26 Jonathan Prokop - CB</t>
   </si>
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>
   <si>
-    <t>#43 Earl Bone - CB</t>
+    <t>#44 Earl Bone - CB</t>
   </si>
   <si>
     <t>NYA 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-15-NYA 20 (15:00) 7-Jose Lopez pass Pass knocked down by 21-James Franklin. incomplete, intended for 82-Irvin Chavarria.</t>
   </si>
   <si>
     <t>#5 Christopher Johnson - MLB</t>
   </si>
   <si>
     <t>#34 James Olson - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>2-15-NYA 20 (14:57) 7-Jose Lopez pass Pass knocked down by 43-Earl Bone. incomplete, intended for 17-Drew Moore.</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-15-NYA 20 (14:54) 7-Jose Lopez pass Pass knocked down by 24-Donald Young. incomplete, intended for 82-Irvin Chavarria.</t>
   </si>
   <si>
-    <t>#54 Beau Guest - MLB</t>
+    <t>#56 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#24 Donald Young - CB</t>
   </si>
   <si>
     <t>#42 Gregory Gerry - CB</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
     <t>#20 Robert Engel - CB</t>
   </si>
   <si>
     <t>#35 Alvin Mullins - CB</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>