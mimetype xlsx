--- v0 (2026-07-01)
+++ v1 (2026-07-21)
@@ -722,93 +722,93 @@
   <si>
     <t>3-8-NYN 41 (7:40) 4-Robert Perry ran to NYN 34 for 7 yards. Tackle by 23-Patrick Kimmel.</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>NYN 34</t>
   </si>
   <si>
     <t>4-1-NYN 34 (6:56) 5-Jay Stecker 53 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#62 Theodore Moore - RT</t>
   </si>
   <si>
     <t>#58 Truman Walters - RT</t>
   </si>
   <si>
     <t>#93 Jose Byers - WLB</t>
   </si>
   <si>
     <t>#45 Eric Hansen - WLB</t>
   </si>
   <si>
-    <t>#98 Daniel Corvin - DT</t>
+    <t>#98 Daniel Corvin - LDE</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 41 (6:52) 8-James Clinton pass complete to 88-Jimmy Kemp to PHI 36 for 23 yards. Tackle by 56-Earl Morton. 56-Earl Morton got away with a hold on that play. Pressure by 97-Scott Holloway. NYN 61-Nicholas Arnold was injured on the play. He looks like he should be able to return. PHI 73-Troy Peay was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>PHI 36</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 36 (6:09) 5-James Silver ran to PHI 31 for 4 yards. Tackle by 91-John Pratt.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>PHI 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-6-PHI 31 (5:34) 31-Denny Walker ran to PHI 34 for -3 yards. Tackle by 91-John Pratt. 5-James Silver totally missed that block. PHI 56-Earl Morton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#67 Jimmy McBride - RT</t>
+    <t>#67 Jimmy McBride - LT</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>3-9-PHI 34 (4:53) 5-James Silver ran to PHI 33 for 1 yards. Tackle by 50-Nelson Curry.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>PHI 33</t>
   </si>
   <si>
     <t>4-7-PHI 33 (4:10) 3-Micheal Callaway 50 yard field goal is GOOD. PHI 0 NYN 6</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>(4:07) 3-Micheal Callaway kicks 74 yards from NYN 35 to PHI -9. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -1472,51 +1472,51 @@
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>PHI 11</t>
   </si>
   <si>
     <t>2-11-PHI 11 (12:06) 31-Denny Walker ran to PHI 9 for 1 yards. Tackle by 30-John Frost.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>3-9-PHI 9 (11:27) 8-James Clinton pass complete to 16-Rudy Hernandez to PHI 5 for 4 yards. Tackle by 37-Gerald Harris. 37-Gerald Harris got away with a hold on that play. NYN 65-Carl Steele was injured on the play.</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>PHI 5</t>
   </si>
   <si>
     <t>4-5-PHI 5 (10:41) 3-Micheal Callaway 23 yard field goal is GOOD. PHI 3 NYN 9</t>
   </si>
   <si>
-    <t>#59 Kenneth Waters - LT</t>
+    <t>#59 Kenneth Waters - LG</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>(10:39) 3-Micheal Callaway kicks 75 yards from NYN 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-PHI 25 (10:39) 24-Steven Musser ran to PHI 30 for 5 yards. Tackle by 44-John Edwards. PHI 52-Rick McGee was injured on the play.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>PHI 30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-5-PHI 30 (9:58) 11-Matthew Thomas pass complete to 16-Mike Lee to PHI 39 for 9 yards. Tackle by 24-Troy Hill.</t>
   </si>
@@ -2148,51 +2148,51 @@
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">