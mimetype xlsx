--- v0 (2026-07-01)
+++ v1 (2026-07-21)
@@ -377,51 +377,51 @@
   <si>
     <t>#71 John Burke - LT</t>
   </si>
   <si>
     <t>#61 Joseph Jones - LG</t>
   </si>
   <si>
     <t>#79 Kenneth Foreman - C</t>
   </si>
   <si>
     <t>#67 Walter Crenshaw - RG</t>
   </si>
   <si>
     <t>#76 Chester Windham - RT</t>
   </si>
   <si>
     <t>#92 Tyrell Norris - LDE</t>
   </si>
   <si>
     <t>#99 Eric Schwartz - DT</t>
   </si>
   <si>
     <t>#90 Daniel Whitney - DT</t>
   </si>
   <si>
-    <t>#98 Carlos McKelvey - RDE</t>
+    <t>#98 Carlos McKelvey - LDE</t>
   </si>
   <si>
     <t>#52 Keith Dangelo - SLB</t>
   </si>
   <si>
     <t>#55 Lloyd Voorhees - MLB</t>
   </si>
   <si>
     <t>#53 Pedro Kirby - WLB</t>
   </si>
   <si>
     <t>#24 Anthony Jones - CB</t>
   </si>
   <si>
     <t>#25 Donald Ventura - CB</t>
   </si>
   <si>
     <t>#26 Enrique Maxwell - SS</t>
   </si>
   <si>
     <t>#42 John Burke - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
@@ -473,69 +473,69 @@
   <si>
     <t>3-6-KCY 39 (14:19) 30-Daniel Rush ran to KCY 42 for 2 yards. Tackle by 53-Pedro Kirby.</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>KCY 42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-KCY 42 (13:46) 5-Joshua Green punts 48 yards to LV 11. 21-Victor Moylan to LV 18 for 7 yards. Tackle by 22-Paul Condon. 27-Derrick Sanchez missed that block completely. KCY 22-Paul Condon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Joshua Green - P</t>
   </si>
   <si>
     <t>#50 Erik Hsu - C</t>
   </si>
   <si>
-    <t>#21 Victor Moylan - RB</t>
+    <t>#3 Victor Moylan - WR</t>
   </si>
   <si>
     <t>#20 Dale Arroyo - CB</t>
   </si>
   <si>
     <t>#27 Derrick Sanchez - CB</t>
   </si>
   <si>
     <t>#54 Alex Howard - C</t>
   </si>
   <si>
     <t>#77 Jerome Gardner - RT</t>
   </si>
   <si>
     <t>#65 James Baker - RG</t>
   </si>
   <si>
-    <t>#91 Elton Dejesus - LDE</t>
+    <t>#91 Elton Dejesus - RDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>LV 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-LV 18 (13:38) 23-Jacob Nichols ran to LV 28 for 10 yards. Tackle by 36-Billy Ly. PENALTY - Offsides (KCY 72-Chad Ford) (Declined)</t>
   </si>
   <si>
     <t>#4 William Holley - QB</t>
   </si>
   <si>
     <t>#23 Jacob Nichols - RB</t>
   </si>
   <si>
     <t>#44 Matthew Pereira - FB</t>
   </si>