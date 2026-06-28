--- v0 (2026-05-30)
+++ v1 (2026-06-28)
@@ -386,51 +386,51 @@
   <si>
     <t>#79 James Ulrich - LG</t>
   </si>
   <si>
     <t>#77 Gerald Bruce - C</t>
   </si>
   <si>
     <t>#50 Shane Churchill - RG</t>
   </si>
   <si>
     <t>#65 Allan Morado - RT</t>
   </si>
   <si>
     <t>#54 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#5 Christopher Johnson - MLB</t>
   </si>
   <si>
     <t>#90 Milton Middaugh - RDE</t>
   </si>
   <si>
     <t>#60 Andrew James - LDE</t>
   </si>
   <si>
-    <t>#91 Harvey Walker - RDE</t>
+    <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
     <t>#91 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#13 Jerry Blea - SLB</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#24 Donald Young - CB</t>
   </si>
   <si>
     <t>#24 Robt Barnes - CB</t>
   </si>
   <si>
     <t>#39 Bill Turner - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PIT 36</t>
   </si>
@@ -494,81 +494,81 @@
   <si>
     <t>2-10-PIT 48 (13:27) 10-Joe Lockwood sacked at PIT 40 for -8 yards (90-Milton Middaugh). Sack allowed by 77-Gerald Bruce.</t>
   </si>
   <si>
     <t>#15 Kyle Bowman - WR</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>PIT 40</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-18-PIT 40 (12:44) 10-Joe Lockwood pass incomplete, intended for 85-Vincent Cashwell.</t>
   </si>
   <si>
-    <t>#40 Darell Null - SS</t>
+    <t>#26 Darell Null - SS</t>
   </si>
   <si>
     <t>#43 Earl Bone - CB</t>
   </si>
   <si>
     <t>#9 Harvey Valero - CB</t>
   </si>
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-PIT 40 (12:41) 16-Stephen Mizrahi punts 44 yards to DAL 16. Fair Catch by 15-Timothy Caswell.</t>
   </si>
   <si>
     <t>#16 Stephen Mizrahi - P</t>
   </si>
   <si>
     <t>#15 Timothy Caswell - WR</t>
   </si>
   <si>
-    <t>#32 Brian Wesley - CB</t>
+    <t>#41 Brian Wesley - CB</t>
   </si>
   <si>
     <t>#63 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>#43 Leon Kline - RB</t>
   </si>
   <si>
     <t>#59 Christopher Kerwin - RG</t>
   </si>
   <si>
     <t>#49 James Burrough - SS</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>DAL 16</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#66 Glenn Turner - LG</t>
   </si>
   <si>
     <t>#68 Ryan Quirion - C</t>
   </si>
   <si>
     <t>#61 Joseph Bird - C</t>
   </si>
   <si>
     <t>#71 David Basile - RT</t>
   </si>
   <si>
     <t>#96 Michael Hendren - DT</t>
   </si>
   <si>
     <t>#69 Douglas Golden - DT</t>
   </si>
   <si>
     <t>#71 Christopher Herndon - RDE</t>
   </si>
   <si>
     <t>#57 Joseph Ryan - WLB</t>
   </si>
   <si>
-    <t>#36 Orville Balser - CB</t>
+    <t>#36 Orville Balser - SS</t>
   </si>
   <si>
     <t>#35 Jesse Santana - FS</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-10-DAL 16 (11:58) 14-Gil Sayers ran to DAL 13 for -3 yards. Tackle by 95-Armando Bowie. PIT 69-Douglas Golden was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Gil Sayers - RB</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>DAL 13</t>
   </si>