--- v1 (2026-06-28)
+++ v2 (2026-07-25)
@@ -629,51 +629,51 @@
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-10-DAL 16 (11:58) 14-Gil Sayers ran to DAL 13 for -3 yards. Tackle by 95-Armando Bowie. PIT 69-Douglas Golden was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Gil Sayers - RB</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>DAL 13</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
   <si>
     <t>3-13-DAL 13 (11:21) 4-Pat Meyer pass incomplete, intended for 86-Thomas Cohen. Pressure by 96-Michael Hendren.</t>
   </si>
   <si>
-    <t>#69 Hector Smith - C</t>
+    <t>#65 Hector Smith - C</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>4-13-DAL 13 (11:18) 2-Alex Garcia punts 43 yards to PIT 44. Fair Catch by 13-Vito Morgan.</t>
   </si>
   <si>
     <t>#2 Alex Garcia - P</t>
   </si>
   <si>
     <t>#50 Anthony Davis - LG</t>
   </si>
   <si>
     <t>#92 Robert Winston - SLB</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>PIT 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>