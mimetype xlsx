--- v2 (2026-07-25)
+++ v3 (2026-08-15)
@@ -431,51 +431,51 @@
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PIT 36</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-PIT 36 (14:19) 10-Joe Lockwood pass complete to 37-Charles Lewis to PIT 48 for 12 yards. 37-Charles Lewis breaks down the CB.</t>
   </si>
   <si>
     <t>#82 Rodney Rodriguez - WR</t>
   </si>
   <si>
     <t>#11 Bill Castiglia - CB</t>
   </si>
   <si>
     <t>#3 Malik Burns - MLB</t>
   </si>
   <si>
-    <t>#27 James Franklin - CB</t>
+    <t>#21 James Franklin - CB</t>
   </si>
   <si>
     <t>#23 Leonard Bray - FS</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-PIT 48 (13:31) 10-Joe Lockwood pass Pass knocked down by 23-Leonard Bray. incomplete, intended for 85-Vincent Cashwell. Pressure by 58-Pete McCarville. 23-Leonard Bray got away with a hold on that play.</t>
   </si>
   <si>
     <t>#45 David Thurman - RB</t>
   </si>
   <si>
     <t>#89 Ricardo Iacovelli - TE</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-PIT 40 (12:41) 16-Stephen Mizrahi punts 44 yards to DAL 16. Fair Catch by 15-Timothy Caswell.</t>
   </si>
   <si>
     <t>#16 Stephen Mizrahi - P</t>
   </si>
   <si>
     <t>#15 Timothy Caswell - WR</t>
   </si>
   <si>
     <t>#41 Brian Wesley - CB</t>
   </si>
   <si>
     <t>#63 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>#43 Leon Kline - RB</t>
   </si>
   <si>
-    <t>#59 Christopher Kerwin - RG</t>
+    <t>#59 Christopher Kerwin - LT</t>
   </si>
   <si>
     <t>#49 James Burrough - SS</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>DAL 16</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-DAL 16 (12:35) 4-Pat Meyer pass complete to 7-Donald Smith to DAL 16 for a short loss. Tackle by 57-Joseph Ryan.</t>
   </si>
   <si>
     <t>#4 Pat Meyer - QB</t>
   </si>
   <si>
     <t>#7 Donald Smith - RB</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>#72 William Willman - RT</t>
   </si>
   <si>
     <t>#66 Glenn Turner - LG</t>
   </si>
   <si>
     <t>#68 Ryan Quirion - C</t>
   </si>
   <si>
     <t>#61 Joseph Bird - C</t>
   </si>
   <si>
     <t>#71 David Basile - RT</t>
   </si>
   <si>
     <t>#96 Michael Hendren - DT</t>
   </si>
   <si>
     <t>#69 Douglas Golden - DT</t>
   </si>
   <si>
     <t>#71 Christopher Herndon - RDE</t>
   </si>
   <si>
-    <t>#57 Joseph Ryan - WLB</t>
+    <t>#57 Joseph Ryan - SLB</t>
   </si>
   <si>
     <t>#36 Orville Balser - SS</t>
   </si>
   <si>
     <t>#35 Jesse Santana - FS</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-10-DAL 16 (11:58) 14-Gil Sayers ran to DAL 13 for -3 yards. Tackle by 95-Armando Bowie. PIT 69-Douglas Golden was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Gil Sayers - RB</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>DAL 48</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>3-2-DAL 48 (9:55) 10-Joe Lockwood pass complete to 44-Jeremy Gonzales to DAL 32 for 16 yards. Tackle by 98-Kenneth Moore.</t>
   </si>
   <si>
     <t>#98 Kenneth Moore - MLB</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
     <t>DAL 32</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-DAL 32 (9:10) 37-Charles Lewis ran to DAL 25 for 8 yards. Tackle by 24-Robt Barnes.</t>
   </si>
   <si>
-    <t>#64 Thomas Mangels - LT</t>
+    <t>#64 Thomas Mangels - RG</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-2-DAL 25 (8:30) 45-David Thurman ran to DAL 13 for 11 yards. Tackle by 39-Bill Turner.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>1-10-DAL 13 (7:49) 43-Leon Kline ran to DAL 4 for 9 yards. Tackle by 23-Leonard Bray.</t>
   </si>
   <si>
     <t>#87 Randall Dodd - WR</t>
   </si>
@@ -1187,51 +1187,51 @@
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PIT 25 (4:04) 10-Joe Lockwood pass complete to 83-Jacob Spohn to PIT 36 for 11 yards. Tackle by 9-Harvey Valero. Pressure by 91-Harvey Walker.</t>
   </si>
   <si>
     <t>3:23</t>
   </si>
   <si>
     <t>1-10-PIT 36 (3:22) 10-Joe Lockwood pass Pass knocked down by 39-Bill Turner. incomplete, intended for 37-Charles Lewis.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
     <t>2-10-PIT 36 (3:18) 10-Joe Lockwood sacked at PIT 28 for -8 yards (91-Harvey Walker). Sack allowed by 68-Alfredo Huard. PIT 10-Joe Lockwood was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>3-18-PIT 28 (2:32) 45-David Thurman ran to PIT 29 for a short gain. Tackle by 98-Kenneth Moore.</t>
   </si>
   <si>
-    <t>#9 Dewey Jones - QB</t>
+    <t>#7 Dewey Jones - QB</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>4-17-PIT 29 (2:00) 16-Stephen Mizrahi punts 48 yards to DAL 23. 15-Timothy Caswell to DAL 32 for 9 yards. 15-Timothy Caswell FUMBLES (95-Armando Bowie) recovered by PIT-43-Leon Kline at DAL 30. Tackle by 32-Brian Wesley.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-DAL 30 (1:51) 37-Charles Lewis ran to DAL 31 for a short loss. Tackle by 24-Robt Barnes.</t>
   </si>
   <si>
     <t>#69 Frank Shuman - LG</t>
   </si>
   <si>
     <t>#72 Ronnie Williams - C</t>
   </si>