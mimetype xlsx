--- v3 (2026-08-15)
+++ v4 (2026-09-23)
@@ -305,60 +305,60 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-William Walker kicks 68 yards from DAL 35 to PIT -3. 13-Vito Morgan to PIT 34 for 38 yards. Tackle by 29-Victor Sain. DAL 98-Kenneth Moore was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#13 Vito Morgan - WR</t>
   </si>
   <si>
     <t>#53 Brandon Fackler - MLB</t>
   </si>
   <si>
     <t>#74 Ronald Crawford - LDE</t>
   </si>
   <si>
     <t>#42 Robert Melton - FS</t>
   </si>
   <si>
     <t>#41 Terry Smith - SS</t>
   </si>
   <si>
     <t>#95 Armando Bowie - WLB</t>
   </si>
   <si>
-    <t>#51 John Varela - SLB</t>
-[...2 lines deleted...]
-    <t>#28 David King - CB</t>
+    <t>#95 John Varela - SLB</t>
+  </si>
+  <si>
+    <t>#25 David King - CB</t>
   </si>
   <si>
     <t>#90 Parker Ortiz - MLB</t>
   </si>
   <si>
-    <t>#63 Robert Shin - LDE</t>
+    <t>#63 Robert Shin - DT</t>
   </si>
   <si>
     <t>#29 Joseph Wright - CB</t>
   </si>
   <si>
     <t>#8 William Walker - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>PIT 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-PIT 34 (14:54) 37-Charles Lewis ran to PIT 36 for 2 yards. Tackle by 60-Andrew James.</t>
   </si>
@@ -389,120 +389,120 @@
   <si>
     <t>#77 Gerald Bruce - C</t>
   </si>
   <si>
     <t>#50 Shane Churchill - RG</t>
   </si>
   <si>
     <t>#65 Allan Morado - RT</t>
   </si>
   <si>
     <t>#54 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#5 Christopher Johnson - MLB</t>
   </si>
   <si>
     <t>#90 Milton Middaugh - RDE</t>
   </si>
   <si>
     <t>#60 Andrew James - LDE</t>
   </si>
   <si>
     <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
-    <t>#91 Beau Guest - MLB</t>
+    <t>#54 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#13 Jerry Blea - SLB</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#24 Donald Young - CB</t>
   </si>
   <si>
     <t>#24 Robt Barnes - CB</t>
   </si>
   <si>
     <t>#39 Bill Turner - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PIT 36</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-PIT 36 (14:19) 10-Joe Lockwood pass complete to 37-Charles Lewis to PIT 48 for 12 yards. 37-Charles Lewis breaks down the CB.</t>
   </si>
   <si>
     <t>#82 Rodney Rodriguez - WR</t>
   </si>
   <si>
-    <t>#11 Bill Castiglia - CB</t>
-[...2 lines deleted...]
-    <t>#3 Malik Burns - MLB</t>
+    <t>#46 Bill Castiglia - CB</t>
+  </si>
+  <si>
+    <t>#94 Malik Burns - LDE</t>
   </si>
   <si>
     <t>#21 James Franklin - CB</t>
   </si>
   <si>
     <t>#23 Leonard Bray - FS</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-PIT 48 (13:31) 10-Joe Lockwood pass Pass knocked down by 23-Leonard Bray. incomplete, intended for 85-Vincent Cashwell. Pressure by 58-Pete McCarville. 23-Leonard Bray got away with a hold on that play.</t>
   </si>
   <si>
     <t>#45 David Thurman - RB</t>
   </si>
   <si>
     <t>#89 Ricardo Iacovelli - TE</t>
   </si>
   <si>
-    <t>#36 Robert Engel - CB</t>
+    <t>#20 Robert Engel - CB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-PIT 48 (13:27) 10-Joe Lockwood sacked at PIT 40 for -8 yards (90-Milton Middaugh). Sack allowed by 77-Gerald Bruce.</t>
   </si>
   <si>
     <t>#15 Kyle Bowman - WR</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>PIT 40</t>
   </si>
@@ -527,153 +527,153 @@
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-PIT 40 (12:41) 16-Stephen Mizrahi punts 44 yards to DAL 16. Fair Catch by 15-Timothy Caswell.</t>
   </si>
   <si>
     <t>#16 Stephen Mizrahi - P</t>
   </si>
   <si>
     <t>#15 Timothy Caswell - WR</t>
   </si>
   <si>
     <t>#41 Brian Wesley - CB</t>
   </si>
   <si>
-    <t>#63 Nathan Seymour - RDE</t>
+    <t>#52 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>#43 Leon Kline - RB</t>
   </si>
   <si>
     <t>#59 Christopher Kerwin - LT</t>
   </si>
   <si>
     <t>#49 James Burrough - SS</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>DAL 16</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-DAL 16 (12:35) 4-Pat Meyer pass complete to 7-Donald Smith to DAL 16 for a short loss. Tackle by 57-Joseph Ryan.</t>
   </si>
   <si>
     <t>#4 Pat Meyer - QB</t>
   </si>
   <si>
     <t>#7 Donald Smith - RB</t>
   </si>
   <si>
     <t>#86 Thomas Cohen - TE</t>
   </si>
   <si>
     <t>#81 Michael Anthony - RB</t>
   </si>
   <si>
     <t>#17 William Kessler - WR</t>
   </si>
   <si>
     <t>#72 William Willman - RT</t>
   </si>
   <si>
     <t>#66 Glenn Turner - LG</t>
   </si>
   <si>
     <t>#68 Ryan Quirion - C</t>
   </si>
   <si>
-    <t>#61 Joseph Bird - C</t>
+    <t>#71 Joseph Bird - LT</t>
   </si>
   <si>
     <t>#71 David Basile - RT</t>
   </si>
   <si>
     <t>#96 Michael Hendren - DT</t>
   </si>
   <si>
     <t>#69 Douglas Golden - DT</t>
   </si>
   <si>
     <t>#71 Christopher Herndon - RDE</t>
   </si>
   <si>
     <t>#57 Joseph Ryan - SLB</t>
   </si>
   <si>
     <t>#36 Orville Balser - SS</t>
   </si>
   <si>
     <t>#35 Jesse Santana - FS</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-10-DAL 16 (11:58) 14-Gil Sayers ran to DAL 13 for -3 yards. Tackle by 95-Armando Bowie. PIT 69-Douglas Golden was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Gil Sayers - RB</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>DAL 13</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
   <si>
     <t>3-13-DAL 13 (11:21) 4-Pat Meyer pass incomplete, intended for 86-Thomas Cohen. Pressure by 96-Michael Hendren.</t>
   </si>
   <si>
-    <t>#65 Hector Smith - C</t>
+    <t>#73 Hector Smith - LT</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>4-13-DAL 13 (11:18) 2-Alex Garcia punts 43 yards to PIT 44. Fair Catch by 13-Vito Morgan.</t>
   </si>
   <si>
     <t>#2 Alex Garcia - P</t>
   </si>
   <si>
     <t>#50 Anthony Davis - LG</t>
   </si>
   <si>
     <t>#92 Robert Winston - SLB</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>PIT 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
@@ -2204,51 +2204,51 @@
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="522.444" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>