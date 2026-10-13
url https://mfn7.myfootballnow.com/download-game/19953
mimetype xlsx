--- v4 (2026-09-23)
+++ v5 (2026-10-13)
@@ -374,66 +374,66 @@
   <si>
     <t>#85 Vincent Cashwell - TE</t>
   </si>
   <si>
     <t>#83 Jacob Spohn - WR</t>
   </si>
   <si>
     <t>#18 Timothy Baker - WR</t>
   </si>
   <si>
     <t>#68 Alfredo Huard - LT</t>
   </si>
   <si>
     <t>#79 James Ulrich - LG</t>
   </si>
   <si>
     <t>#77 Gerald Bruce - C</t>
   </si>
   <si>
     <t>#50 Shane Churchill - RG</t>
   </si>
   <si>
     <t>#65 Allan Morado - RT</t>
   </si>
   <si>
-    <t>#54 Micheal Ericksen - LDE</t>
+    <t>#73 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#5 Christopher Johnson - MLB</t>
   </si>
   <si>
     <t>#90 Milton Middaugh - RDE</t>
   </si>
   <si>
     <t>#60 Andrew James - LDE</t>
   </si>
   <si>
     <t>#56 Harvey Walker - RDE</t>
   </si>
   <si>
-    <t>#54 Beau Guest - MLB</t>
+    <t>#56 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#13 Jerry Blea - SLB</t>
   </si>
   <si>
     <t>#58 Pete McCarville - WLB</t>
   </si>
   <si>
     <t>#24 Donald Young - CB</t>
   </si>
   <si>
     <t>#24 Robt Barnes - CB</t>
   </si>
   <si>
     <t>#39 Bill Turner - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PIT 36</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
@@ -497,90 +497,90 @@
   <si>
     <t>#15 Kyle Bowman - WR</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>PIT 40</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-18-PIT 40 (12:44) 10-Joe Lockwood pass incomplete, intended for 85-Vincent Cashwell.</t>
   </si>
   <si>
     <t>#26 Darell Null - SS</t>
   </si>
   <si>
-    <t>#43 Earl Bone - CB</t>
+    <t>#44 Earl Bone - CB</t>
   </si>
   <si>
     <t>#9 Harvey Valero - CB</t>
   </si>
   <si>
     <t>#29 Victor Sain - SS</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-PIT 40 (12:41) 16-Stephen Mizrahi punts 44 yards to DAL 16. Fair Catch by 15-Timothy Caswell.</t>
   </si>
   <si>
     <t>#16 Stephen Mizrahi - P</t>
   </si>
   <si>
     <t>#15 Timothy Caswell - WR</t>
   </si>
   <si>
     <t>#41 Brian Wesley - CB</t>
   </si>
   <si>
     <t>#52 Nathan Seymour - RDE</t>
   </si>
   <si>
     <t>#43 Leon Kline - RB</t>
   </si>
   <si>
     <t>#59 Christopher Kerwin - LT</t>
   </si>
   <si>
-    <t>#49 James Burrough - SS</t>
+    <t>#29 James Burrough - FS</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>DAL 16</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-DAL 16 (12:35) 4-Pat Meyer pass complete to 7-Donald Smith to DAL 16 for a short loss. Tackle by 57-Joseph Ryan.</t>
   </si>
   <si>
     <t>#4 Pat Meyer - QB</t>
   </si>
   <si>
     <t>#7 Donald Smith - RB</t>
   </si>
   <si>
     <t>#86 Thomas Cohen - TE</t>
   </si>