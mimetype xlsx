--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -1007,51 +1007,51 @@
   <si>
     <t>1-10-DEN 21 (12:17) 34-Gordon Perrin ran to DEN 10 for 11 yards. Tackle by 34-James Olson.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>DEN 10</t>
   </si>
   <si>
     <t>1-10-DEN 10 (11:33) 28-Richard Hurst ran to DEN 1 for 9 yards. Tackle by 38-James Tyree. OAK 30-Micah Threadgill was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>2-1-DEN 1 (10:55) 28-Richard Hurst ran for 1 yards. TOUCHDOWN! OAK 16 DEN 7</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>(10:52) Extra point GOOD by 5-William Turner. OAK 17 DEN 7</t>
   </si>
   <si>
-    <t>#64 Richard Garcia - LG</t>
+    <t>#74 Richard Garcia - RT</t>
   </si>
   <si>
     <t>(10:52) 5-William Turner kicks 76 yards from OAK 35 to DEN -11. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-DEN 25 (10:52) 21-Billy Copland ran to DEN 26 for 1 yards. Tackle by 99-Eric Schwartz.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>2-9-DEN 26 (10:14) 21-Billy Copland ran to DEN 26 for a short gain. Tackle by 53-Pedro Kirby.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>