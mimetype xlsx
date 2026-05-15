--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -284,69 +284,69 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Thomas Logan kicks 70 yards from MIA 35 to NYA -5. 45-Justin Black to NYA 25 for 31 yards. Tackle by 44-John Baker.</t>
   </si>
   <si>
     <t>#45 Justin Black - RB</t>
   </si>
   <si>
-    <t>#36 Dennis Jefferson - CB</t>
+    <t>#36 Dennis Jefferson - SS</t>
   </si>
   <si>
     <t>#60 Armando Chaparro - DT</t>
   </si>
   <si>
     <t>#54 Riley Love - DT</t>
   </si>
   <si>
     <t>#94 Robert Figueroa - RDE</t>
   </si>
   <si>
     <t>#50 Steven Serra - MLB</t>
   </si>
   <si>
     <t>#52 Richard Schaffer - DT</t>
   </si>
   <si>
-    <t>#91 Felix Marks - MLB</t>
+    <t>#91 Felix Marks - WLB</t>
   </si>
   <si>
     <t>#95 Sidney Steele - MLB</t>
   </si>
   <si>
     <t>#41 Jared Leighton - CB</t>
   </si>
   <si>
     <t>#44 Joe Bond - CB</t>
   </si>
   <si>
     <t>#10 Thomas Logan - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -527,57 +527,57 @@
   <si>
     <t>#89 Robert Jackson - TE</t>
   </si>
   <si>
     <t>#69 Joseph Hardnett - LT</t>
   </si>
   <si>
     <t>#61 Eugene Branch - LG</t>
   </si>
   <si>
     <t>#58 Frank Simms - C</t>
   </si>
   <si>
     <t>#62 Troy Goldsmith - RG</t>
   </si>
   <si>
     <t>#60 Michael York - RT</t>
   </si>
   <si>
     <t>#61 Jerry Sparks - LDE</t>
   </si>
   <si>
     <t>#59 Jeremy Christenson - DT</t>
   </si>
   <si>
-    <t>#90 Charles Borja - SLB</t>
+    <t>#90 Charles Borja - MLB</t>
   </si>
   <si>
     <t>#98 Douglas Repass - WLB</t>
   </si>
   <si>
-    <t>#39 Robert McNeill - SS</t>
+    <t>#39 Robert McNeill - FS</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>MIA 41</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-4-MIA 41 (12:20) 7-Clint Golding pass complete to 37-James Torres to MIA 44 for 4 yards. Tackle by 90-Charles Borja.</t>
   </si>
   <si>
     <t>#19 Arthur Woodruff - WR</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>MIA 44</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>1-10-NYA 12 (9:01) 7-Clint Golding pass complete to 87-Kenneth Myers for 12 yards. TOUCHDOWN! 87-Kenneth Myers did some fancy footwork there. MIA 6 NYA 0</t>
   </si>
   <si>
     <t>8:57</t>
   </si>
   <si>
     <t>NYA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:58) Extra point GOOD by 10-Thomas Logan. MIA 7 NYA 0</t>
   </si>
   <si>
     <t>#8 James Pritchett - QB</t>
   </si>
   <si>
     <t>#59 Jason Delgado - C</t>
   </si>
   <si>
-    <t>#58 Mark Paquin - RDE</t>
+    <t>#96 Mark Paquin - DT</t>
   </si>
   <si>
     <t>#67 Harold Franklin - RDE</t>
   </si>
   <si>
     <t>(8:58) 10-Thomas Logan kicks 74 yards from MIA 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-NYA 25 (8:58) 7-Jose Lopez pass Pass knocked down by 20-Clifford Bowles. incomplete, intended for 83-John Cuellar.</t>
   </si>
   <si>
     <t>8:53</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-10-NYA 25 (8:54) 45-Justin Black ran to NYA 28 for 3 yards. Tackle by 44-John Baker.</t>
   </si>
   <si>
     <t>#84 Myles Black - TE</t>
   </si>