--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -281,51 +281,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Bryce Richards kicks 67 yards from GBY 35 to NYN -2. 29-James Silver to NYN 26 for 29 yards. Tackle by 69-Jeffery Pace.</t>
   </si>
   <si>
-    <t>#29 James Silver - RB</t>
+    <t>#5 James Silver - RB</t>
   </si>
   <si>
     <t>#39 Tyler Banks - FS</t>
   </si>
   <si>
     <t>#22 Austin Hill - CB</t>
   </si>
   <si>
     <t>#36 Jude Fairweather - SS</t>
   </si>
   <si>
     <t>#40 Rocky Watson - MLB</t>
   </si>
   <si>
     <t>#76 William Dennard - LDE</t>
   </si>
   <si>
     <t>#79 Larry Rosales - RDE</t>
   </si>
   <si>
     <t>#75 Larry Maxfield - RDE</t>
   </si>
   <si>
     <t>#23 Patrick Kimmel - CB</t>
   </si>
@@ -335,66 +335,66 @@
   <si>
     <t>#77 Michael Woodard - LDE</t>
   </si>
   <si>
     <t>#12 Bryce Richards - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>NYN 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-NYN 26 (14:56) 28-Jeffrey Wright ran to NYN 36 for 10 yards. Tackle by 39-Louis Sampson. NYN 19-Andrew Jones was injured on the play. He looks like he should be able to return. GBY 26-James Adams was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#9 Randy Chambers - QB</t>
-[...2 lines deleted...]
-    <t>#28 Jeffrey Wright - RB</t>
+    <t>#2 Randy Chambers - QB</t>
+  </si>
+  <si>
+    <t>#4 Jeffrey Wright - RB</t>
   </si>
   <si>
     <t>#88 Jimmy Kemp - TE</t>
   </si>
   <si>
-    <t>#19 Andrew Jones - WR</t>
-[...5 lines deleted...]
-    <t>#18 Richard Teague - WR</t>
+    <t>#6 Andrew Jones - WR</t>
+  </si>
+  <si>
+    <t>#18 David Booker - WR</t>
+  </si>
+  <si>
+    <t>#19 Richard Teague - WR</t>
   </si>
   <si>
     <t>#68 Frank Muniz - LT</t>
   </si>
   <si>
     <t>#63 Joe Kehoe - LG</t>
   </si>
   <si>
     <t>#57 Steven Wainscott - C</t>
   </si>
   <si>
     <t>#65 Carl Steele - RG</t>
   </si>
   <si>
     <t>#66 Maurice Figueiredo - RT</t>
   </si>
   <si>
     <t>#67 James Terry - LDE</t>
   </si>
   <si>
     <t>#70 Herman Ruiz - DT</t>
   </si>
   <si>
     <t>#64 Dean Williams - DT</t>
   </si>
@@ -458,87 +458,87 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-2-NYN 34 (13:39) 28-Jeffrey Wright ran to NYN 40 for 6 yards. Tackle by 57-Todd Littrell.</t>
   </si>
   <si>
     <t>#57 Todd Littrell - MLB</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>NYN 40</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 40 (12:56) 28-Jeffrey Wright ran to NYN 41 for 1 yards. Tackle by 51-Edwin Eaddy.</t>
   </si>
   <si>
-    <t>#16 Cameron Skattebo - WR</t>
+    <t>#17 Cameron Skattebo - WR</t>
   </si>
   <si>
     <t>#47 Lawrence Walker - SS</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>NYN 41</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Counter Middle</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-9-NYN 41 (12:19) 28-Jeffrey Wright ran to NYN 45 for 4 yards. Tackle by 51-Edwin Eaddy.</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>NYN 45</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-5-NYN 45 (11:38) 29-James Silver ran to GBY 50 for 5 yards. Tackle by 32-Jeremy Hoffman.</t>
   </si>
   <si>
-    <t>#27 Richard Wigginton - RB</t>
+    <t>#28 Richard Wigginton - RB</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>GBY 50</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-GBY 50 (10:56) 9-Randy Chambers pass Pass knocked down by 39-Louis Sampson. incomplete, intended for 88-Jimmy Kemp.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-GBY 50 (10:53) 9-Randy Chambers pass complete to 18-Richard Teague to GBY 44 for 5 yards. Tackle by 27-Billy Weaver.</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>#45 Oscar Stickney - RB</t>
   </si>
   <si>
     <t>#22 Brian Leos - FB</t>
   </si>
   <si>
     <t>#83 Joseph Rivard - TE</t>
   </si>
   <si>
     <t>#81 Gregory Stevens - WR</t>
   </si>
   <si>
     <t>#61 Gregory Cobb - LT</t>
   </si>
   <si>
     <t>#76 Timothy Garcia - LG</t>
   </si>
   <si>
     <t>#63 David Miller - RG</t>
   </si>
   <si>
     <t>#71 Lance Harney - RT</t>
   </si>
   <si>
-    <t>#72 Jorge Thomas - DT</t>
+    <t>#90 Jorge Thomas - DT</t>
   </si>
   <si>
     <t>#42 Leonard Pinney - SLB</t>
   </si>
   <si>
     <t>#44 John Edwards - MLB</t>
   </si>
   <si>
     <t>#43 Mauro Roberts - WLB</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-GBY 4 (10:04) 45-Oscar Stickney ran to GBY 16 for 12 yards. 45-Oscar Stickney FUMBLES (24-Troy Hill) recovered by NYN-75-Larry Maxfield at GBY 16. Tackle by 88-Bruce Bonaparte.</t>
   </si>
   <si>
     <t>#82 Kenneth Fritz - WR</t>
   </si>