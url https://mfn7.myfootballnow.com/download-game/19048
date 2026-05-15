--- v0 (2026-04-19)
+++ v1 (2026-05-15)
@@ -413,51 +413,51 @@
   <si>
     <t>#24 Robt Barnes - CB</t>
   </si>
   <si>
     <t>#39 Bill Turner - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>SEA 22</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-13-SEA 22 (14:21) 15-Victor Smith pass Pass knocked down by 27-James Franklin. incomplete, intended for 14-Marcus Flora.</t>
   </si>
   <si>
     <t>#24 Ray Chang - FB</t>
   </si>
   <si>
-    <t>#21 Bill Castiglia - CB</t>
+    <t>#11 Bill Castiglia - CB</t>
   </si>
   <si>
     <t>#91 Beau Guest - MLB</t>
   </si>
   <si>
     <t>#32 Brian Wesley - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>3-13-SEA 22 (14:18) 15-Victor Smith pass complete to 10-Oscar Marshall to SEA 26 for 4 yards. Tackle by 24-Robt Barnes.</t>
   </si>
   <si>
     <t>#44 Everett Cooke - RB</t>
   </si>
   <si>
     <t>#54 James Baldwin - RT</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>#36 Robert Engel - CB</t>
   </si>
   <si>
     <t>#46 James Rodas - CB</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>DAL 43</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 43 (13:22) 7-Donald Smith ran to SEA 39 for 19 yards. Tackle by 40-Ruben Brown.</t>
   </si>
   <si>
     <t>#12 Louie Knuth - QB</t>
   </si>
   <si>
-    <t>#7 Donald Smith - WR</t>
+    <t>#7 Donald Smith - RB</t>
   </si>
   <si>
     <t>#80 Wesley Lazo - TE</t>
   </si>
   <si>
     <t>#85 David Ezell - WR</t>
   </si>
   <si>
     <t>#84 Dion Moody - WR</t>
   </si>
   <si>
     <t>#89 Michael Coleman - WR</t>
   </si>
   <si>
     <t>#72 William Willman - RT</t>
   </si>
   <si>
     <t>#75 Steven Musselman - LT</t>
   </si>
   <si>
     <t>#61 Joseph Bird - C</t>
   </si>
   <si>
     <t>#69 Hector Smith - C</t>
   </si>