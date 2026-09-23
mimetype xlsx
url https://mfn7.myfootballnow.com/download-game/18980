--- v4 (2026-09-02)
+++ v5 (2026-09-23)
@@ -293,51 +293,51 @@
   <si>
     <t>TEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Joseph Moorer kicks 74 yards from TBY 35 to TEN -9. Touchback.</t>
   </si>
   <si>
     <t>#18 Wesley Thomas - WR</t>
   </si>
   <si>
     <t>#76 Nicolas Dixon - C</t>
   </si>
   <si>
-    <t>#91 Earl Guerra - LDE</t>
+    <t>#91 Earl Guerra - DT</t>
   </si>
   <si>
     <t>#42 Scott Wood - FS</t>
   </si>
   <si>
     <t>#66 Jeffery Pate - DT</t>
   </si>
   <si>
     <t>#2 James Carr - CB</t>
   </si>
   <si>
     <t>#56 Lynn Thompson - SLB</t>
   </si>
   <si>
     <t>#20 George McFarland - SS</t>
   </si>
   <si>
     <t>#94 Frank Carter - MLB</t>
   </si>
   <si>
     <t>#92 Leonardo Bouchard - DT</t>
   </si>
   <si>
     <t>#39 Benjamin Andrews - FS</t>
   </si>