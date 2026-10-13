--- v5 (2026-09-23)
+++ v6 (2026-10-13)
@@ -365,51 +365,51 @@
   <si>
     <t>#41 Daniel Richardson - RB</t>
   </si>
   <si>
     <t>#81 Joseph Green - TE</t>
   </si>
   <si>
     <t>#82 Raymond Carman - WR</t>
   </si>
   <si>
     <t>#18 Douglas Glover - WR</t>
   </si>
   <si>
     <t>#63 James Hodges - LT</t>
   </si>
   <si>
     <t>#51 Harold Weesner - LT</t>
   </si>
   <si>
     <t>#52 Casey House - RG</t>
   </si>
   <si>
     <t>#54 Richard Wallace - RT</t>
   </si>
   <si>
-    <t>#54 Micheal Ericksen - LDE</t>
+    <t>#73 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#21 Joseph Neblett - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#57 Jeffrey Olivo - SS</t>
   </si>
@@ -425,51 +425,51 @@
   <si>
     <t>TEN 30</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-5-TEN 30 (14:16) 41-Daniel Richardson ran to TEN 41 for 11 yards. 41-Daniel Richardson FUMBLES (52-Robert Vang) recovered by TEN-82-Raymond Carman at TEN 39. Tackle by 33-Earl Bone. TBY 99-Leslie Tran was injured on the play. He looks like he should be able to return. PENALTY - Facemask (TBY 36-James Glass)</t>
   </si>
   <si>
     <t>#65 Henry Serrano - LDE</t>
   </si>
   <si>
     <t>#52 Robert Vang - CB</t>
   </si>
   <si>
     <t>#33 Leslie Tran - CB</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#12 Ivan Rigby - WR</t>
   </si>
   <si>
-    <t>#43 Earl Bone - CB</t>
+    <t>#44 Earl Bone - CB</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TBY 46 (14:12) 23-Sebastian Williams ran to TBY 44 for 2 yards. Tackle by 94-Paul Wyman.</t>
   </si>
   <si>
     <t>#22 Sebastian Williams - RB</t>
   </si>
   <si>
     <t>#88 Brad Noble - WR</t>
   </si>