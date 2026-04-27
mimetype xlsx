--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -314,156 +314,156 @@
   <si>
     <t>#42 Scott Wood - FS</t>
   </si>
   <si>
     <t>#98 Jeffery Pate - DT</t>
   </si>
   <si>
     <t>#2 James Carr - CB</t>
   </si>
   <si>
     <t>#56 Lynn Thompson - SLB</t>
   </si>
   <si>
     <t>#20 George McFarland - SS</t>
   </si>
   <si>
     <t>#99 Frank Carter - MLB</t>
   </si>
   <si>
     <t>#90 Leonardo Bouchard - DT</t>
   </si>
   <si>
     <t>#39 Benjamin Andrews - FS</t>
   </si>
   <si>
-    <t>#4 Joseph Moorer - K</t>
+    <t>#8 Joseph Moorer - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 13-Johnny Ceja pass complete to 82-Raymond Carman to TEN 30 for 5 yards. Tackle by 21-Joseph Neblett.</t>
   </si>
   <si>
     <t>#13 Johnny Ceja - QB</t>
   </si>
   <si>
     <t>#41 Daniel Richardson - RB</t>
   </si>
   <si>
     <t>#81 Joseph Green - TE</t>
   </si>
   <si>
     <t>#82 Raymond Carman - WR</t>
   </si>
   <si>
-    <t>#16 Douglas Glover - WR</t>
+    <t>#85 Douglas Glover - WR</t>
   </si>
   <si>
     <t>#63 James Hodges - LT</t>
   </si>
   <si>
     <t>#51 Harold Weesner - LT</t>
   </si>
   <si>
     <t>#52 Casey House - RG</t>
   </si>
   <si>
     <t>#54 Richard Wallace - RT</t>
   </si>
   <si>
-    <t>#98 Micheal Ericksen - LDE</t>
+    <t>#54 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#97 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
-    <t>#72 Larry Cuellar - RDE</t>
+    <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#21 Joseph Neblett - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#57 Jeffrey Olivo - SS</t>
   </si>
   <si>
     <t>#37 Marion Sheehan - CB</t>
   </si>
   <si>
     <t>#48 Robert Morel - CB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>TEN 30</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-5-TEN 30 (14:16) 41-Daniel Richardson ran to TEN 41 for 11 yards. 41-Daniel Richardson FUMBLES (52-Robert Vang) recovered by TEN-82-Raymond Carman at TEN 39. Tackle by 33-Earl Bone. TBY 99-Leslie Tran was injured on the play. He looks like he should be able to return. PENALTY - Facemask (TBY 36-James Glass)</t>
   </si>
   <si>
     <t>#65 Henry Serrano - LDE</t>
   </si>
   <si>
     <t>#52 Robert Vang - CB</t>
   </si>
   <si>
-    <t>#99 Leslie Tran - CB</t>
+    <t>#33 Leslie Tran - CB</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#12 Ivan Rigby - WR</t>
   </si>
   <si>
-    <t>#33 Earl Bone - CB</t>
+    <t>#43 Earl Bone - CB</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TBY 46 (14:12) 23-Sebastian Williams ran to TBY 44 for 2 yards. Tackle by 94-Paul Wyman.</t>
   </si>
   <si>
     <t>#23 Sebastian Williams - RB</t>
   </si>
   <si>
     <t>#88 Brad Noble - WR</t>
   </si>
@@ -737,84 +737,84 @@
   <si>
     <t>3-3-TBY 32 (6:48) 21-Joseph Neblett ran to TBY 40 for 8 yards. Tackle by 95-Doug Fuller.</t>
   </si>
   <si>
     <t>#24 John Fields - SS</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>TBY 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 40 (6:08) 9-Josh Alford pass complete to 51-Tony Shaw to TEN 22 for 38 yards. Tackle by 2-James Carr.</t>
   </si>
   <si>
     <t>#10 Gary Pirtle - WR</t>
   </si>
   <si>
-    <t>#64 Douglas Totten - RT</t>
+    <t>#59 Douglas Totten - C</t>
   </si>
   <si>
     <t>#75 Alvin Smith - C</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>1-10-TEN 22 (5:26) 19-Brian Badger ran to TEN 20 for 2 yards. Tackle by 99-Frank Carter.</t>
   </si>
   <si>
     <t>4:45</t>
   </si>
   <si>
     <t>TEN 20</t>
   </si>
   <si>
     <t>Split Backs Normal Strong Pitch Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-8-TEN 20 (4:44) 21-Joseph Neblett ran to TEN 12 for 8 yards. Tackle by 50-Earl Guerra.</t>
   </si>
   <si>
-    <t>#68 Jason Campbell - C</t>
+    <t>#77 Jason Campbell - C</t>
   </si>
   <si>
     <t>#92 Jeffery Mercer - WLB</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>TEN 12</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-1-TEN 12 (4:06) 12-Ivan Rigby ran to TEN 4 for 8 yards. Tackle by 39-Benjamin Andrews. TBY 82-Kenneth Fritz was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#30 Rafael Jensen - CB</t>
   </si>
   <si>
     <t>3:30</t>
   </si>
   <si>
     <t>TEN 4</t>
   </si>
@@ -3080,51 +3080,51 @@
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>