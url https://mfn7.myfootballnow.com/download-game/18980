--- v2 (2026-06-08)
+++ v3 (2026-06-28)
@@ -350,51 +350,51 @@
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 13-Johnny Ceja pass complete to 82-Raymond Carman to TEN 30 for 5 yards. Tackle by 21-Joseph Neblett.</t>
   </si>
   <si>
     <t>#13 Johnny Ceja - QB</t>
   </si>
   <si>
     <t>#41 Daniel Richardson - RB</t>
   </si>
   <si>
     <t>#81 Joseph Green - TE</t>
   </si>
   <si>
     <t>#82 Raymond Carman - WR</t>
   </si>
   <si>
-    <t>#85 Douglas Glover - WR</t>
+    <t>#18 Douglas Glover - WR</t>
   </si>
   <si>
     <t>#63 James Hodges - LT</t>
   </si>
   <si>
     <t>#51 Harold Weesner - LT</t>
   </si>
   <si>
     <t>#52 Casey House - RG</t>
   </si>
   <si>
     <t>#54 Richard Wallace - RT</t>
   </si>
   <si>
     <t>#54 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>#97 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>