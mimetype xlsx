--- v3 (2026-06-28)
+++ v4 (2026-09-02)
@@ -293,72 +293,72 @@
   <si>
     <t>TEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Joseph Moorer kicks 74 yards from TBY 35 to TEN -9. Touchback.</t>
   </si>
   <si>
     <t>#18 Wesley Thomas - WR</t>
   </si>
   <si>
     <t>#76 Nicolas Dixon - C</t>
   </si>
   <si>
-    <t>#50 Earl Guerra - SLB</t>
+    <t>#91 Earl Guerra - LDE</t>
   </si>
   <si>
     <t>#42 Scott Wood - FS</t>
   </si>
   <si>
     <t>#66 Jeffery Pate - DT</t>
   </si>
   <si>
     <t>#2 James Carr - CB</t>
   </si>
   <si>
     <t>#56 Lynn Thompson - SLB</t>
   </si>
   <si>
     <t>#20 George McFarland - SS</t>
   </si>
   <si>
-    <t>#99 Frank Carter - MLB</t>
-[...2 lines deleted...]
-    <t>#90 Leonardo Bouchard - DT</t>
+    <t>#94 Frank Carter - MLB</t>
+  </si>
+  <si>
+    <t>#92 Leonardo Bouchard - DT</t>
   </si>
   <si>
     <t>#39 Benjamin Andrews - FS</t>
   </si>
   <si>
     <t>#8 Joseph Moorer - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 13-Johnny Ceja pass complete to 82-Raymond Carman to TEN 30 for 5 yards. Tackle by 21-Joseph Neblett.</t>
   </si>
   <si>
     <t>#13 Johnny Ceja - QB</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>#81 Joseph Green - TE</t>
   </si>
   <si>
     <t>#82 Raymond Carman - WR</t>
   </si>
   <si>
     <t>#18 Douglas Glover - WR</t>
   </si>
   <si>
     <t>#63 James Hodges - LT</t>
   </si>
   <si>
     <t>#51 Harold Weesner - LT</t>
   </si>
   <si>
     <t>#52 Casey House - RG</t>
   </si>
   <si>
     <t>#54 Richard Wallace - RT</t>
   </si>
   <si>
     <t>#54 Micheal Ericksen - LDE</t>
   </si>
   <si>
-    <t>#97 Jimmy McKoy - SS</t>
+    <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#21 Joseph Neblett - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#57 Jeffrey Olivo - SS</t>
   </si>
   <si>
     <t>#37 Marion Sheehan - CB</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>#12 Ivan Rigby - WR</t>
   </si>
   <si>
     <t>#43 Earl Bone - CB</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TBY 46 (14:12) 23-Sebastian Williams ran to TBY 44 for 2 yards. Tackle by 94-Paul Wyman.</t>
   </si>
   <si>
-    <t>#23 Sebastian Williams - RB</t>
+    <t>#22 Sebastian Williams - RB</t>
   </si>
   <si>
     <t>#88 Brad Noble - WR</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-8-TBY 44 (13:32) 13-Johnny Ceja pass incomplete, intended for 23-Sebastian Williams.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>3-8-TBY 44 (13:28) 13-Johnny Ceja pass complete to 18-Wesley Thomas to TBY 35 for 8 yards. Tackle by 41-Willie Kaufman.</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>3-3-TBY 32 (6:48) 21-Joseph Neblett ran to TBY 40 for 8 yards. Tackle by 95-Doug Fuller.</t>
   </si>
   <si>
     <t>#24 John Fields - SS</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>TBY 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 40 (6:08) 9-Josh Alford pass complete to 51-Tony Shaw to TEN 22 for 38 yards. Tackle by 2-James Carr.</t>
   </si>
   <si>
     <t>#10 Gary Pirtle - WR</t>
   </si>
   <si>
-    <t>#59 Douglas Totten - C</t>
+    <t>#62 Douglas Totten - C</t>
   </si>
   <si>
     <t>#75 Alvin Smith - C</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>1-10-TEN 22 (5:26) 19-Brian Badger ran to TEN 20 for 2 yards. Tackle by 99-Frank Carter.</t>
   </si>
   <si>
     <t>4:45</t>
   </si>
   <si>
     <t>TEN 20</t>
   </si>
   <si>
     <t>Split Backs Normal Strong Pitch Sweep</t>
   </si>
@@ -908,51 +908,51 @@
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>TEN 40</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-7-TEN 40 (0:12) 13-Johnny Ceja pass Pass knocked down by 22-Ross Jones. incomplete, intended for 18-Wesley Thomas.</t>
   </si>
   <si>
     <t>0:09</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>3-7-TEN 40 (0:10) 13-Johnny Ceja pass INTERCEPTED by 7-Mathew Obrien at TBY 49. 7-Mathew Obrien to TBY 48 for -0 yards. Tackle by 17-Justin Vice.</t>
   </si>
   <si>
-    <t>#37 Allen Sanders - FB</t>
+    <t>#23 Allen Sanders - FB</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>TBY 48</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-TBY 48 (0:06) 10-Gary Pirtle ran to TEN 47 for 5 yards. Tackle by 95-Doug Fuller.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>TEN 47</t>
   </si>