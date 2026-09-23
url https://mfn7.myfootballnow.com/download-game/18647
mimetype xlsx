--- v7 (2026-08-15)
+++ v8 (2026-09-23)
@@ -290,72 +290,72 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>PIT has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Joseph Moorer kicks 75 yards from TBY 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>#25 Paul Barry - RB</t>
   </si>
   <si>
-    <t>#44 Joe Bond - CB</t>
+    <t>#29 Joe Bond - SS</t>
   </si>
   <si>
     <t>#2 Steven Alexander - SS</t>
   </si>
   <si>
     <t>#95 Armando Bowie - WLB</t>
   </si>
   <si>
-    <t>#28 David King - CB</t>
+    <t>#25 David King - CB</t>
   </si>
   <si>
     <t>#53 Brandon Fackler - MLB</t>
   </si>
   <si>
     <t>#91 Matthew Shook - WLB</t>
   </si>
   <si>
     <t>#79 Johnny Ayers - SLB</t>
   </si>
   <si>
-    <t>#51 John Varela - SLB</t>
+    <t>#95 John Varela - SLB</t>
   </si>
   <si>
     <t>#90 Parker Ortiz - MLB</t>
   </si>
   <si>
     <t>#42 Robert Melton - FS</t>
   </si>
   <si>
     <t>#8 Joseph Moorer - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 9-Dewey Jones pass Pass knocked down by 57-Jeffrey Olivo. incomplete, intended for 88-Donald Chase.</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>#88 Donald Chase - WR</t>
   </si>
   <si>
     <t>#18 Timothy Baker - WR</t>
   </si>
   <si>
     <t>#69 Andrew Griffith - LT</t>
   </si>
   <si>
     <t>#73 James Alexander - LG</t>
   </si>
   <si>
     <t>#77 Gerald Bruce - C</t>
   </si>
   <si>
     <t>#66 Julio Brooks - RT</t>
   </si>
   <si>
     <t>#58 Joseph Chubb - RT</t>
   </si>
   <si>
     <t>#79 Larry Cuellar - RDE</t>
   </si>
   <si>
-    <t>#97 Jimmy McKoy - SS</t>
+    <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#72 Richard Cole - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#21 Joseph Neblett - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#57 Jeffrey Olivo - SS</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>#18 John Bonner - WR</t>
   </si>
   <si>
     <t>#88 John Barile - LG</t>
   </si>
   <si>
     <t>#83 Matthew Hanley - C</t>
   </si>
   <si>
     <t>#54 Ervin Moore - C</t>
   </si>
   <si>
     <t>#68 Daniel Ulrey - C</t>
   </si>
   <si>
     <t>#72 Brian Holcombe - C</t>
   </si>
   <si>
     <t>#82 Kenneth Fritz - WR</t>
   </si>
   <si>
     <t>#63 Jay Reynolds - C</t>
   </si>
   <si>
-    <t>#79 Arthur Tarleton - LDE</t>
+    <t>#70 Arthur Tarleton - LDE</t>
   </si>
   <si>
     <t>#65 Frederick Kling - DT</t>
   </si>
   <si>
     <t>#52 Bryan Fraga - DT</t>
   </si>
   <si>
     <t>#98 Damian Byrd - LDE</t>
   </si>
   <si>
     <t>#21 Robert Brock - DT</t>
   </si>
   <si>
     <t>#29 Joseph Wright - CB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>TBY 28</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
@@ -1472,51 +1472,51 @@
   <si>
     <t>PIT 37</t>
   </si>
   <si>
     <t>2-6-PIT 37 (3:54) 21-Joseph Neblett ran to PIT 35 for 2 yards. 21-Joseph Neblett FUMBLES (53-Brandon Fackler) recovered by PIT-28-David King to PIT 38 for 3 yards. Tackle by 88-John Barile.</t>
   </si>
   <si>
     <t>3:47</t>
   </si>
   <si>
     <t>1-10-PIT 38 (3:48) 45-David Nunn ran to PIT 48 for 10 yards. Tackle by 39-Murray Wood. TBY 50-Lawrence Macias was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:06</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-1-PIT 48 (3:05) 9-Dewey Jones pass complete to 25-Paul Barry to TBY 44 for 8 yards. Tackle by 43-Garrett Gibson. TBY 41-Willie Kaufman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#79 Jody Randall - RDE</t>
+    <t>#67 Jody Randall - RDE</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>1-10-TBY 44 (2:28) 25-Paul Barry ran to TBY 40 for 5 yards. Tackle by 52-Robert Vang.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>TBY 40</t>
   </si>
   <si>
     <t>2-5-TBY 40 (1:55) 45-David Nunn ran to TBY 38 for 2 yards. Tackle by 21-Joseph Neblett.</t>
   </si>
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>3-4-TBY 38 (1:10) 9-Dewey Jones pass complete to 82-Chris Downing to TBY 33 for 5 yards. Tackle by 43-Garrett Gibson.</t>
   </si>