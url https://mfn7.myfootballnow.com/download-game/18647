--- v8 (2026-09-23)
+++ v9 (2026-10-13)
@@ -416,51 +416,51 @@
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#57 Jeffrey Olivo - SS</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#48 Robert Morel - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>2-10-PIT 25 (14:57) 9-Dewey Jones pass complete to 43-Leon Kline to PIT 28 for 3 yards. Tackle by 94-Paul Wyman.</t>
   </si>
   <si>
     <t>#52 Robert Vang - CB</t>
   </si>
   <si>
-    <t>#43 Earl Bone - CB</t>
+    <t>#44 Earl Bone - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>PIT 28</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-7-PIT 28 (14:20) 9-Dewey Jones pass Pass knocked down by 33-Earl Bone. incomplete, intended for 14-Bradford Smith. Pressure by 72-Larry Cuellar.</t>
   </si>
   <si>
     <t>#85 Vincent Cashwell - TE</t>
   </si>
   <si>
     <t>#14 Bradford Smith - WR</t>
   </si>
   <si>
     <t>#39 Murray Wood - LDE</t>
   </si>
@@ -1472,51 +1472,51 @@
   <si>
     <t>PIT 37</t>
   </si>
   <si>
     <t>2-6-PIT 37 (3:54) 21-Joseph Neblett ran to PIT 35 for 2 yards. 21-Joseph Neblett FUMBLES (53-Brandon Fackler) recovered by PIT-28-David King to PIT 38 for 3 yards. Tackle by 88-John Barile.</t>
   </si>
   <si>
     <t>3:47</t>
   </si>
   <si>
     <t>1-10-PIT 38 (3:48) 45-David Nunn ran to PIT 48 for 10 yards. Tackle by 39-Murray Wood. TBY 50-Lawrence Macias was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:06</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-1-PIT 48 (3:05) 9-Dewey Jones pass complete to 25-Paul Barry to TBY 44 for 8 yards. Tackle by 43-Garrett Gibson. TBY 41-Willie Kaufman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#67 Jody Randall - RDE</t>
+    <t>#54 Jody Randall - RDE</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>1-10-TBY 44 (2:28) 25-Paul Barry ran to TBY 40 for 5 yards. Tackle by 52-Robert Vang.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>TBY 40</t>
   </si>
   <si>
     <t>2-5-TBY 40 (1:55) 45-David Nunn ran to TBY 38 for 2 yards. Tackle by 21-Joseph Neblett.</t>
   </si>
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>3-4-TBY 38 (1:10) 9-Dewey Jones pass complete to 82-Chris Downing to TBY 33 for 5 yards. Tackle by 43-Garrett Gibson.</t>
   </si>