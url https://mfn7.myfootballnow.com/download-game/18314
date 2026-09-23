--- v9 (2026-07-25)
+++ v10 (2026-09-23)
@@ -314,51 +314,51 @@
   <si>
     <t>#43 Mauro Roberts - WLB</t>
   </si>
   <si>
     <t>#31 Douglas Pettyjohn - CB</t>
   </si>
   <si>
     <t>#90 Gary Cox - MLB</t>
   </si>
   <si>
     <t>#17 Jamar Reedy - WR</t>
   </si>
   <si>
     <t>#35 Lloyd Caceres - SS</t>
   </si>
   <si>
     <t>#98 Jose Martinez - DT</t>
   </si>
   <si>
     <t>#26 John Darby - CB</t>
   </si>
   <si>
     <t>#91 Colin Martin - SLB</t>
   </si>
   <si>
-    <t>#68 Henry White - RDE</t>
+    <t>#78 Henry White - RDE</t>
   </si>
   <si>
     <t>#23 John Duke - CB</t>
   </si>
   <si>
     <t>#3 Tommy Deweese - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-JAX 25 (15:00) 10-Mark Garner ran to JAX 28 for 3 yards. Tackle by 9-Harvey Valero.</t>
   </si>
   <si>
     <t>#5 Adam Colon - QB</t>
   </si>
@@ -425,51 +425,51 @@
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>JAX 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-7-JAX 28 (14:20) 10-Mark Garner ran to JAX 32 for 3 yards. Tackle by 53-Brian Crawford.</t>
   </si>
   <si>
     <t>#63 Ryan Hampton - RG</t>
   </si>
   <si>
     <t>#86 Jesse Turner - TE</t>
   </si>
   <si>
     <t>#26 Darell Null - SS</t>
   </si>
   <si>
-    <t>#10 Brian Crawford - SS</t>
+    <t>#46 Brian Crawford - SS</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>JAX 32</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>3-3-JAX 32 (13:45) 5-Adam Colon pass complete to 83-Kyle Morris to JAX 37 for 6 yards. Tackle by 6-Robert Manning.</t>
   </si>
   <si>
     <t>#13 Michael Horton - RB</t>
   </si>
   <si>
     <t>#44 Raul Grogan - SS</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>JAX 37</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-JAX 13 (6:08) 4-Pat Meyer pass Pass knocked down by 23-John Duke. incomplete, intended for 85-David Ezell. Pressure by 47-Martin Jonson.</t>
   </si>
   <si>
     <t>#46 Terrence Depp - WLB</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-JAX 13 (6:03) 25-Nathaniel Queen ran to JAX 13 for a short loss. Tackle by 54-Alan Collins.</t>
   </si>
   <si>
     <t>#82 Oscar Henson - WR</t>
   </si>
   <si>
-    <t>#65 Hector Smith - C</t>
+    <t>#73 Hector Smith - LT</t>
   </si>
   <si>
     <t>5:24</t>
   </si>
   <si>
     <t>3-10-JAX 13 (5:23) 4-Pat Meyer pass complete to 85-David Ezell to JAX 7 for 6 yards. Tackle by 23-John Duke.</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>JAX 7</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-JAX 7 (4:37) 3-Tommy Deweese 25 yard field goal is GOOD. DAL 3 JAX 0</t>
   </si>
   <si>
     <t>#10 Dennis George - QB</t>
   </si>