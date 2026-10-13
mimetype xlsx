--- v10 (2026-09-23)
+++ v11 (2026-10-13)
@@ -290,99 +290,99 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>JAX has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Tommy Deweese kicks 75 yards from DAL 35 to JAX -10. Touchback.</t>
   </si>
   <si>
     <t>#80 Freddy Farrell - WR</t>
   </si>
   <si>
-    <t>#43 Mauro Roberts - WLB</t>
+    <t>#58 Mauro Roberts - WLB</t>
   </si>
   <si>
     <t>#31 Douglas Pettyjohn - CB</t>
   </si>
   <si>
     <t>#90 Gary Cox - MLB</t>
   </si>
   <si>
     <t>#17 Jamar Reedy - WR</t>
   </si>
   <si>
     <t>#35 Lloyd Caceres - SS</t>
   </si>
   <si>
     <t>#98 Jose Martinez - DT</t>
   </si>
   <si>
     <t>#26 John Darby - CB</t>
   </si>
   <si>
     <t>#91 Colin Martin - SLB</t>
   </si>
   <si>
     <t>#78 Henry White - RDE</t>
   </si>
   <si>
     <t>#23 John Duke - CB</t>
   </si>
   <si>
     <t>#3 Tommy Deweese - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-JAX 25 (15:00) 10-Mark Garner ran to JAX 28 for 3 yards. Tackle by 9-Harvey Valero.</t>
   </si>
   <si>
-    <t>#5 Adam Colon - QB</t>
+    <t>#16 Adam Colon - QB</t>
   </si>
   <si>
     <t>#10 Mark Garner - RB</t>
   </si>
   <si>
     <t>#34 Pablo Davidson - FB</t>
   </si>
   <si>
     <t>#88 Kyle Morris - TE</t>
   </si>
   <si>
     <t>#84 Emery Garrison - WR</t>
   </si>
   <si>
     <t>#55 Grady Horton - C</t>
   </si>
   <si>
     <t>#71 David Bond - LG</t>
   </si>
   <si>
     <t>#64 Richard Goodman - C</t>
   </si>
   <si>
     <t>#65 Richard Horton - RG</t>
   </si>