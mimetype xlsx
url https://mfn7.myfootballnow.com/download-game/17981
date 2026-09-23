--- v9 (2026-06-28)
+++ v10 (2026-09-23)
@@ -299,57 +299,57 @@
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-David Root kicks 74 yards from TBY 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>#45 David Nunn - RB</t>
   </si>
   <si>
     <t>#2 Steven Alexander - SS</t>
   </si>
   <si>
     <t>#91 Matthew Shook - WLB</t>
   </si>
   <si>
     <t>#95 Armando Bowie - WLB</t>
   </si>
   <si>
-    <t>#51 John Varela - SLB</t>
+    <t>#95 John Varela - SLB</t>
   </si>
   <si>
     <t>#53 Brandon Fackler - MLB</t>
   </si>
   <si>
-    <t>#28 David King - CB</t>
+    <t>#25 David King - CB</t>
   </si>
   <si>
     <t>#79 Johnny Ayers - SLB</t>
   </si>
   <si>
     <t>#74 Ronald Crawford - LDE</t>
   </si>
   <si>
     <t>#35 Matthew Clark - CB</t>
   </si>
   <si>
     <t>#21 Robert Brock - DT</t>
   </si>
   <si>
     <t>#6 David Root - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
@@ -374,69 +374,69 @@
   <si>
     <t>#88 Donald Chase - WR</t>
   </si>
   <si>
     <t>#70 Michael Turbeville - LT</t>
   </si>
   <si>
     <t>#56 Christopher Johnston - LG</t>
   </si>
   <si>
     <t>#76 William Bruce - C</t>
   </si>
   <si>
     <t>#54 James Pineda - RG</t>
   </si>
   <si>
     <t>#62 Charles Lenihan - RT</t>
   </si>
   <si>
     <t>#91 Daniel Ramsey - RDE</t>
   </si>
   <si>
     <t>#93 Fernando Decosta - RDE</t>
   </si>
   <si>
-    <t>#79 Jody Randall - RDE</t>
+    <t>#67 Jody Randall - RDE</t>
   </si>
   <si>
     <t>#72 Richard Cole - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
-    <t>#97 Jimmy McKoy - SS</t>
+    <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#39 Murray Wood - LDE</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>PIT 31</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
   <si>
     <t>2-4-PIT 31 (14:14) 2-Alan Hemphill pass Pass knocked down by 97-Jimmy McKoy. incomplete, intended for 83-Jacob Spohn.</t>
   </si>
   <si>
     <t>#89 Joshua Williams - FB</t>
   </si>
   <si>
     <t>#83 Jacob Spohn - WR</t>
   </si>
@@ -566,54 +566,54 @@
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>TBY 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-4-TBY 31 (13:16) 14-Jose Davila pass incomplete, dropped by 19-Brian Badger. TBY 65-Jewel Markland was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 William Bentley - WR</t>
   </si>
   <si>
     <t>#19 Brian Badger - WR</t>
   </si>
   <si>
     <t>#62 Roy Tucker - RG</t>
   </si>
   <si>
-    <t>#79 Arthur Tarleton - LDE</t>
-[...2 lines deleted...]
-    <t>#44 Joe Bond - CB</t>
+    <t>#70 Arthur Tarleton - LDE</t>
+  </si>
+  <si>
+    <t>#29 Joe Bond - SS</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-4-TBY 31 (13:12) 14-Jose Davila sacked at TBY 21 for -9 yards (52-Bryan Fraga). Sack allowed by 68-Daniel Ulrey.</t>
   </si>
   <si>
     <t>#54 Ervin Moore - C</t>
   </si>
   <si>
     <t>#71 Clarence Maurice - RDE</t>
   </si>
   <si>
     <t>#94 John Ray - SLB</t>
   </si>
   <si>
     <t>#34 Robert Frazier - FS</t>
   </si>
   <si>
     <t>12:32</t>
   </si>