--- v10 (2026-09-23)
+++ v11 (2026-10-13)
@@ -374,51 +374,51 @@
   <si>
     <t>#88 Donald Chase - WR</t>
   </si>
   <si>
     <t>#70 Michael Turbeville - LT</t>
   </si>
   <si>
     <t>#56 Christopher Johnston - LG</t>
   </si>
   <si>
     <t>#76 William Bruce - C</t>
   </si>
   <si>
     <t>#54 James Pineda - RG</t>
   </si>
   <si>
     <t>#62 Charles Lenihan - RT</t>
   </si>
   <si>
     <t>#91 Daniel Ramsey - RDE</t>
   </si>
   <si>
     <t>#93 Fernando Decosta - RDE</t>
   </si>
   <si>
-    <t>#67 Jody Randall - RDE</t>
+    <t>#54 Jody Randall - RDE</t>
   </si>
   <si>
     <t>#72 Richard Cole - RDE</t>
   </si>
   <si>
     <t>#94 Paul Wyman - CB</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#39 Murray Wood - LDE</t>
   </si>