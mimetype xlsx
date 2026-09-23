--- v9 (2026-06-28)
+++ v10 (2026-09-23)
@@ -305,54 +305,54 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Patrick Moll kicks 74 yards from TBY 35 to TEN -9. Touchback.</t>
   </si>
   <si>
     <t>#18 Wesley Thomas - WR</t>
   </si>
   <si>
     <t>#57 Pedro Lewis - LDE</t>
   </si>
   <si>
     <t>#26 Juan Hardy - FS</t>
   </si>
   <si>
     <t>#66 Jeffery Pate - DT</t>
   </si>
   <si>
     <t>#70 William Jones - DT</t>
   </si>
   <si>
     <t>#26 James Adams - SS</t>
   </si>
   <si>
-    <t>#50 Earl Guerra - SLB</t>
-[...2 lines deleted...]
-    <t>#99 Frank Carter - MLB</t>
+    <t>#91 Earl Guerra - DT</t>
+  </si>
+  <si>
+    <t>#94 Frank Carter - MLB</t>
   </si>
   <si>
     <t>#43 Scott Foster - CB</t>
   </si>
   <si>
     <t>#93 Harold Stefanski - RDE</t>
   </si>
   <si>
     <t>#95 Christopher Guerra - MLB</t>
   </si>
   <si>
     <t>#5 Patrick Moll - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>#73 Robert McKernan - RG</t>
   </si>
   <si>
     <t>#57 Joshua Allen - RT</t>
   </si>
   <si>
     <t>#91 Daniel Ramsey - RDE</t>
   </si>
   <si>
     <t>#47 Robert Martell - RDE</t>
   </si>
   <si>
     <t>#72 Richard Cole - RDE</t>
   </si>
   <si>
     <t>#41 Willie Kaufman - CB</t>
   </si>
   <si>
     <t>#46 Jose Aguilera - LDE</t>
   </si>
   <si>
     <t>#26 Roderick Lewis - LDE</t>
   </si>
   <si>
-    <t>#97 Jimmy McKoy - SS</t>
+    <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>#35 Jeffrey Beach - CB</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#39 Murray Wood - LDE</t>
   </si>
   <si>
     <t>14:48</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>