--- v8 (2026-08-31)
+++ v9 (2026-09-30)
@@ -299,60 +299,60 @@
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Eduardo Swain kicks 74 yards from ATL 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>#20 Rodger Potter - RB</t>
   </si>
   <si>
     <t>#90 Frederick Borkowski - RDE</t>
   </si>
   <si>
     <t>#77 Todd Cobb - RDE</t>
   </si>
   <si>
     <t>#73 Dillon Suarez - LDE</t>
   </si>
   <si>
-    <t>#57 Todd Littrell - MLB</t>
+    <t>#52 Todd Littrell - MLB</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#90 Rodney Walston - WLB</t>
   </si>
   <si>
-    <t>#92 Manuel Bright - MLB</t>
+    <t>#57 Manuel Bright - WLB</t>
   </si>
   <si>
     <t>#52 James Elliott - WLB</t>
   </si>
   <si>
     <t>#59 Ismael Brown - RDE</t>
   </si>
   <si>
     <t>#91 Guy Gagne - RDE</t>
   </si>
   <si>
     <t>#3 Eduardo Swain - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>