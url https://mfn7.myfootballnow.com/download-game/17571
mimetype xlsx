--- v9 (2026-09-30)
+++ v10 (2026-10-28)
@@ -296,51 +296,51 @@
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Eduardo Swain kicks 74 yards from ATL 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>#20 Rodger Potter - RB</t>
   </si>
   <si>
     <t>#90 Frederick Borkowski - RDE</t>
   </si>
   <si>
     <t>#77 Todd Cobb - RDE</t>
   </si>
   <si>
-    <t>#73 Dillon Suarez - LDE</t>
+    <t>#69 Dillon Suarez - LDE</t>
   </si>
   <si>
     <t>#52 Todd Littrell - MLB</t>
   </si>
   <si>
     <t>#50 Lawrence Macias - LDE</t>
   </si>
   <si>
     <t>#90 Rodney Walston - WLB</t>
   </si>
   <si>
     <t>#57 Manuel Bright - WLB</t>
   </si>
   <si>
     <t>#52 James Elliott - WLB</t>
   </si>
   <si>
     <t>#59 Ismael Brown - RDE</t>
   </si>
   <si>
     <t>#91 Guy Gagne - RDE</t>
   </si>
   <si>
     <t>#3 Eduardo Swain - K</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>#12 Thomas Mone - QB</t>
   </si>
   <si>
     <t>#26 John Newell - FB</t>
   </si>
   <si>
     <t>#81 Robert Davis - TE</t>
   </si>
   <si>
     <t>#82 James McKinney - TE</t>
   </si>
   <si>
     <t>#11 Michael Kuehn - WR</t>
   </si>
   <si>
     <t>#67 Michael Fegan - LT</t>
   </si>
   <si>
     <t>#53 Jacob Guillotte - LG</t>
   </si>
   <si>
     <t>#63 Billy Noble - C</t>
   </si>
   <si>
-    <t>#65 Carl Steele - RG</t>
+    <t>#77 Carl Steele - RT</t>
   </si>
   <si>
     <t>#73 James Ogle - RT</t>
   </si>
   <si>
     <t>#72 Ernie Cobos - LDE</t>
   </si>
   <si>
     <t>#50 James Irvin - RDE</t>
   </si>
   <si>
     <t>#56 Troy Grissom - DT</t>
   </si>
   <si>
     <t>#93 Jeffrey Dugger - DT</t>
   </si>
   <si>
     <t>#50 Robert Long - RDE</t>
   </si>
   <si>
     <t>#50 Aldo Mack - SLB</t>
   </si>
   <si>
     <t>#45 Robert Riddle - MLB</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>4:28</t>
   </si>
   <si>
     <t>ATL 43</t>
   </si>
   <si>
     <t>3-13-ATL 43 (4:27) 12-Thomas Mone pass complete to 11-Conrad Harris to ATL 36 for 8 yards. Tackle by 45-Robert Riddle.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>ATL 36</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-ATL 36 (3:40) 16-Michael Brummett 54 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#4 Pat Meyer - QB</t>
+    <t>#5 Pat Meyer - QB</t>
   </si>
   <si>
     <t>#13 Michael Brummett - K</t>
   </si>
   <si>
     <t>#64 Carl Kendrick - LDE</t>
   </si>
   <si>
     <t>#42 Jeffrey Peterson - MLB</t>
   </si>
   <si>
     <t>#76 Chuck Latta - RDE</t>
   </si>
   <si>
     <t>#92 Vicente Benton - WLB</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -1526,51 +1526,51 @@
   <si>
     <t>(1:05) 3-Eduardo Swain kicks 71 yards from ATL 35 to DET -6. Touchback.</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-DET 25 (1:05) 20-Rodger Potter ran to DET 23 for -2 yards. Tackle by 45-Robert Riddle.</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
   <si>
     <t>DET 23</t>
   </si>
   <si>
     <t>2-12-DET 23 (0:29) 20-Rodger Potter ran to DET 25 for 1 yards. Tackle by 45-Robert Riddle. DET 65-Carl Steele was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>3-10-DET 25 (15:00) 12-Thomas Mone pass complete to 42-Patrick Pulido to DET 26 for 1 yards. Tackle by 24-Cory Cuccia.</t>
   </si>
   <si>
-    <t>#61 Nicholas Arnold - LG</t>
+    <t>#61 Nicholas Arnold - RG</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>DET 26</t>
   </si>
   <si>
     <t>4-9-DET 26 (14:22) 8-Charles Deleon punts 51 yards to ATL 24. 19-David Loya to ATL 33 for 9 yards. Tackle by 79-Carl Kendrick. 52-Edward Kingery totally missed that block.</t>
   </si>
   <si>
     <t>ATL 33</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-ATL 33 (14:14) 38-Jerry Velez ran to ATL 38 for 5 yards. Tackle by 51-Micheal Hagins.</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>ATL 38</t>
   </si>