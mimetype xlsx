--- v7 (2026-08-23)
+++ v8 (2026-10-17)
@@ -290,57 +290,57 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>WAS</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Juan Kincaid kicks 74 yards from WAS 35 to NYN -9. Touchback.</t>
   </si>
   <si>
     <t>#30 Charles Moore - RB</t>
   </si>
   <si>
-    <t>#73 Son Chasteen - DT</t>
+    <t>#91 Son Chasteen - DT</t>
   </si>
   <si>
     <t>#28 Michael Toler - SS</t>
   </si>
   <si>
-    <t>#39 Tyler Banks - FS</t>
+    <t>#21 Tyler Banks - CB</t>
   </si>
   <si>
     <t>#79 Larry Rosales - RDE</t>
   </si>
   <si>
     <t>#57 David Radcliffe - WLB</t>
   </si>
   <si>
     <t>#73 Morton Nelson - RDE</t>
   </si>
   <si>
     <t>#58 Bobby Okeke - SLB</t>
   </si>
   <si>
     <t>#57 William Smith - RDE</t>
   </si>
   <si>
     <t>#35 Ray Flaherty - CB</t>
   </si>
   <si>
     <t>#54 Ricky Simeone - SLB</t>
   </si>
   <si>
     <t>#8 Juan Kincaid - K</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#87 Irwin Elias - WR</t>
   </si>
   <si>
     <t>#1 Malik Nabers - WR</t>
   </si>
   <si>
     <t>#57 Kenneth Stevens - LT</t>
   </si>
   <si>
     <t>#70 Joe Alt - LG</t>
   </si>
   <si>
     <t>#78 Whitney Fennell - C</t>
   </si>
   <si>
     <t>#69 Jon Runyan - RG</t>
   </si>
   <si>
     <t>#72 Juan Smith - RT</t>
   </si>
   <si>
     <t>#61 Alfredo Mitchell - LDE</t>
   </si>
   <si>
-    <t>#72 Michael McClain - DT</t>
+    <t>#93 Michael McClain - DT</t>
   </si>
   <si>
     <t>#77 Harry Maldonado - RDE</t>
   </si>
   <si>
     <t>#53 Lee Bateman - SLB</t>
   </si>
   <si>
     <t>#57 Dennis Burns - MLB</t>
   </si>
   <si>
     <t>#57 Guy Zamora - WLB</t>
   </si>
   <si>
     <t>#37 Marion Sheehan - CB</t>
   </si>
   <si>
     <t>#47 Bennie Burley - CB</t>
   </si>
   <si>
     <t>#33 Bart Nelson - FS</t>
   </si>
   <si>
     <t>#28 Jose Muller - SS</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>3-2-WAS 33 (0:51) 31-John Patterson ran to WAS 38 for 5 yards. Tackle by 54-Ricky Simeone.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>WAS 38</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-WAS 38 (0:18) 17-Jack Prather pass complete to 14-Roger Coker to NYN 0 for 62 yards. TOUCHDOWN! WAS 63-William Jimenez was injured on the play. He looks like he should be able to return. NYN 98-Jason Beck was injured on the play. He looks like he should be able to return. NYN 10 WAS 6</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>NYN 15</t>
   </si>
   <si>
     <t>(0:09) Extra point by 8-Juan Kincaid is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#78 Jorge Thomas - DT</t>
+    <t>#93 Jorge Thomas - DT</t>
   </si>
   <si>
     <t>#55 John Hunt - MLB</t>
   </si>
   <si>
     <t>(0:09) 8-Juan Kincaid kicks 75 yards from WAS 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-NYN 25 (0:09) 33-James Silver ran to NYN 29 for 4 yards. Tackle by 28-Jose Muller.</t>
   </si>
   <si>
     <t>0:07</t>
   </si>
   <si>
     <t>Timeout NYN</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>2-6-NYN 29 (0:03) 6-Milton Ulloa pass complete to 88-Jimmy Kemp to NYN 43 for 14 yards. Tackle by 23-Marion Sheehan. WAS 68-Alfredo Mitchell was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -1019,51 +1019,51 @@
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>3-2-WAS 49 (13:47) 6-Milton Ulloa pass incomplete, dropped by 19-Christopher Mendoza. Pressure by 68-Alfredo Mitchell.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>4-2-WAS 49 (13:41) 2-Claude Cohen punts 40 yards to WAS 9. WAS 68-Alfredo Mitchell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-WAS 9 (13:31) 17-Jack Prather sacked at WAS 2 for -7 yards (37-Donald Maberry). Sack allowed by 42-Anthony Taylor.</t>
   </si>
   <si>
     <t>#65 Robert Lauderdale - RG</t>
   </si>
   <si>
-    <t>#56 Charles Demps - WLB</t>
+    <t>#91 Charles Demps - SLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>WAS 2</t>
   </si>
   <si>
     <t>2-17-WAS 2 (12:54) 31-John Patterson ran to WAS 2 for a short loss. Tackle by 79-George Jones.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>3-17-WAS 2 (12:14) 17-Jack Prather sacked at WAS -8 for -10 yards (99-Son Chasteen). Sack allowed by 65-Robert Lauderdale. SAFETY! (99-Son Chasteen) NYN 12 WAS 6</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>(12:11) 8-Juan Kincaid kicks 77 yards from WAS 20 to NYN 3. 30-Charles Moore to NYN 33 for 30 yards. Tackle by 23-Marion Sheehan. WAS 53-Lee Bateman was injured on the play. He looks like he should be able to return.</t>
   </si>