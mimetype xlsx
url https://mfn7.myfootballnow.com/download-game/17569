--- v5 (2026-08-30)
+++ v6 (2026-10-30)
@@ -290,75 +290,75 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-James Adkins kicks 71 yards from PHI 35 to CIN -6. Touchback.</t>
   </si>
   <si>
     <t>#6 Chong Quade - QB</t>
   </si>
   <si>
-    <t>#78 Eugene Fleisher - LDE</t>
+    <t>#75 Eugene Fleisher - LDE</t>
   </si>
   <si>
     <t>#39 Jorge Wendler - CB</t>
   </si>
   <si>
     <t>#95 Charles Hernandez - DT</t>
   </si>
   <si>
     <t>#99 Stanley Winston - DT</t>
   </si>
   <si>
     <t>#24 Benny Hill - SS</t>
   </si>
   <si>
     <t>#52 Harold Armstrong - MLB</t>
   </si>
   <si>
     <t>#75 Kurt Davis - RDE</t>
   </si>
   <si>
     <t>#93 Charles Frazier - WLB</t>
   </si>
   <si>
-    <t>#81 William McElvain - WR</t>
+    <t>#6 William McElvain - WR</t>
   </si>
   <si>
     <t>#33 Randy Lee - CB</t>
   </si>
   <si>
     <t>#4 James Adkins - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-CIN 25 (15:00) 44-Ronald Mireles ran to CIN 26 for 1 yards. Tackle by 90-Freddie Long.</t>
   </si>
   <si>
     <t>#44 Ronald Mireles - RB</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#85 Daniel Feller - RB</t>
   </si>
   <si>
     <t>#18 John Gavin - WR</t>
   </si>
   <si>
     <t>#73 James Bray - LT</t>
   </si>
   <si>
     <t>#68 Vincent Strawser - LG</t>
   </si>
   <si>
     <t>#52 Robert Klein - C</t>
   </si>
   <si>
     <t>#63 Barry Montoya - RG</t>
   </si>
   <si>
     <t>#59 George Hawkins - RT</t>
   </si>
   <si>
     <t>#96 Cecil Bridges - LDE</t>
   </si>
   <si>
-    <t>#99 Eric Hansen - WLB</t>
+    <t>#57 Eric Hansen - SLB</t>
   </si>
   <si>
     <t>#23 Ralph Daves - CB</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-PHI 21 (12:58) 42-Todd Taylor ran to PHI 38 for 17 yards. Tackle by 48-Ralph Daves.</t>
   </si>
   <si>
     <t>#16 Rudy Hernandez - WR</t>
   </si>
   <si>
     <t>#25 Jim Lopes - FS</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-4-CIN 36 (7:48) 42-Todd Taylor ran to CIN 37 for -1 yards. Tackle by 58-Eugene Fleisher.</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>CIN 37</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-CIN 37 (7:02) 10-James Adkins 55 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#3 Joseph Alcorn - QB</t>
   </si>
   <si>
-    <t>#63 Joe Kehoe - LG</t>
+    <t>#50 Joe Kehoe - LG</t>
   </si>
   <si>
     <t>#91 William Burke - MLB</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>CIN 44</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-CIN 44 (6:58) 44-Ronald Mireles ran to PHI 49 for 7 yards. Tackle by 48-Leon Cannon.</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>PHI 49</t>
   </si>
   <si>
     <t>2-3-PHI 49 (6:11) 44-Ronald Mireles ran to PHI 45 for 4 yards. Tackle by 27-Billy Weaver.</t>
   </si>