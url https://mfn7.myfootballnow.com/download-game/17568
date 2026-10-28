--- v5 (2026-08-29)
+++ v6 (2026-10-28)
@@ -377,63 +377,63 @@
   <si>
     <t>#69 Andrew Griffith - LT</t>
   </si>
   <si>
     <t>#79 James Ulrich - LG</t>
   </si>
   <si>
     <t>#58 Fred Gray - C</t>
   </si>
   <si>
     <t>#66 Julio Brooks - RT</t>
   </si>
   <si>
     <t>#64 Trevor Perea - RT</t>
   </si>
   <si>
     <t>#72 Harold Bruns - LDE</t>
   </si>
   <si>
     <t>#50 Jose Hyde - DT</t>
   </si>
   <si>
     <t>#69 Paul Seale - DT</t>
   </si>
   <si>
-    <t>#75 Gerald Terwilliger - RDE</t>
+    <t>#52 Gerald Terwilliger - RDE</t>
   </si>
   <si>
     <t>#97 Darrell Schacht - MLB</t>
   </si>
   <si>
     <t>#95 Christopher Berg - WLB</t>
   </si>
   <si>
     <t>#25 Fred Reeves - CB</t>
   </si>
   <si>
-    <t>#48 Michael Lee - FS</t>
+    <t>#35 Michael Lee - FS</t>
   </si>
   <si>
     <t>#22 Joseph Harris - SS</t>
   </si>
   <si>
     <t>#32 Steven Coleman - SS</t>
   </si>
   <si>
     <t>#43 Jacques Haggard - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>PIT 30</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-5-PIT 30 (14:24) 2-Alan Hemphill pass complete to 88-Donald Chase to PIT 35 for 5 yards. Tackle by 25-Fred Reeves.</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>NED 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:46) Extra point GOOD by 5-Michael Turner. NED 0 PIT 7</t>
   </si>
   <si>
     <t>#19 Keith Hemming - P</t>
   </si>
   <si>
     <t>#5 Michael Turner - K</t>
   </si>
   <si>
     <t>#76 William Bruce - C</t>
   </si>
   <si>
-    <t>#77 Michael Woodard - RDE</t>
+    <t>#98 Michael Woodard - RDE</t>
   </si>
   <si>
     <t>#72 Charles Stanley - DT</t>
   </si>
   <si>
     <t>(7:46) 5-Michael Turner kicks 66 yards from PIT 35 to NED -1. Touchback.</t>
   </si>
   <si>
     <t>#30 Daniel Wilson - RB</t>
   </si>
   <si>
     <t>#73 Jeremiah Trammell - LG</t>
   </si>
   <si>
     <t>#64 Brian Grisham - DT</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>#47 Cole Woodruff - RB</t>
   </si>
   <si>
     <t>#33 Leonard Wallace - FB</t>
   </si>
   <si>
     <t>#81 Michael Cyr - TE</t>
   </si>
   <si>
     <t>#12 Jeffrey Flynn - WR</t>
   </si>
   <si>
     <t>#70 Nicholas Maple - LT</t>
   </si>
   <si>
     <t>#60 Horace Blackmer - C</t>
   </si>
   <si>
     <t>#78 Phil Tejada - RG</t>
   </si>
   <si>
     <t>#71 Jon Anderson - RT</t>
   </si>
   <si>
-    <t>#79 Arthur Tarleton - LDE</t>
+    <t>#70 Arthur Tarleton - LDE</t>
   </si>
   <si>
     <t>#92 Christopher Lawson - DT</t>
   </si>
   <si>
     <t>#71 Clarence Maurice - RDE</t>
   </si>
   <si>
     <t>#67 Carl Webster - RDE</t>
   </si>
   <si>
     <t>#37 Troy Wesolowski - CB</t>
   </si>
   <si>
     <t>7:42</t>
   </si>
   <si>
     <t>NED 31</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-NED 31 (7:43) 30-Daniel Wilson ran to NED 29 for -2 yards. Tackle by 51-John Varela.</t>
   </si>