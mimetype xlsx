--- v5 (2026-08-19)
+++ v6 (2026-10-17)
@@ -368,63 +368,63 @@
   <si>
     <t>#87 Larry Manley - TE</t>
   </si>
   <si>
     <t>#82 Michel Robinson - WR</t>
   </si>
   <si>
     <t>#16 James Coster - WR</t>
   </si>
   <si>
     <t>#86 David Lamar - WR</t>
   </si>
   <si>
     <t>#68 Jeffrey Lewis - LT</t>
   </si>
   <si>
     <t>#51 Jean Miller - LG</t>
   </si>
   <si>
     <t>#61 Jesse Candelaria - C</t>
   </si>
   <si>
     <t>#79 Manuel Barrett - RG</t>
   </si>
   <si>
-    <t>#68 Frank Muniz - LT</t>
-[...2 lines deleted...]
-    <t>#92 Tyrell Norris - LDE</t>
+    <t>#74 Frank Muniz - LT</t>
+  </si>
+  <si>
+    <t>#92 Tyrell Norris - RDE</t>
   </si>
   <si>
     <t>#97 Dustin Cooper - DT</t>
   </si>
   <si>
     <t>#58 Louis Campbell - DT</t>
   </si>
   <si>
-    <t>#98 Carlos McKelvey - LDE</t>
+    <t>#97 Carlos McKelvey - LDE</t>
   </si>
   <si>
     <t>#56 Kevin Adkins - SLB</t>
   </si>
   <si>
     <t>#57 Bobby Collins - MLB</t>
   </si>
   <si>
     <t>#51 Lamar Coleman - SLB</t>
   </si>
   <si>
     <t>#21 Jeremiah Greene - CB</t>
   </si>
   <si>
     <t>#46 Norman Dietz - CB</t>
   </si>
   <si>
     <t>#22 Peter Livingston - SS</t>
   </si>
   <si>
     <t>#21 Vernon Kaufman - SS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>#13 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#77 Joseph Plata - LT</t>
   </si>
   <si>
     <t>#63 Jose Jackson - LG</t>
   </si>
   <si>
     <t>#71 James Steib - C</t>
   </si>
   <si>
     <t>#65 Gregory Powley - RG</t>
   </si>
   <si>
     <t>#75 Alex Rita - RT</t>
   </si>
   <si>
     <t>#95 Wilmer Bowman - DT</t>
   </si>
   <si>
     <t>#39 Louis Sampson - CB</t>
   </si>
   <si>
-    <t>#22 Edward Clayton - CB</t>
+    <t>#44 Edward Clayton - CB</t>
   </si>
   <si>
     <t>#35 Brad Kollar - SS</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-OAK 25 (10:45) 23-Steven Davis ran to OAK 46 for 21 yards. Tackle by 95-Wilmer Bowman.</t>
   </si>
   <si>
     <t>#31 Joseph Peters - RB</t>
   </si>
   <si>
     <t>#38 Richard Sigmund - FB</t>
   </si>
   <si>
     <t>#81 Robert Bradford - TE</t>
   </si>