--- v6 (2026-09-04)
+++ v7 (2026-11-03)
@@ -344,51 +344,51 @@
   <si>
     <t>#9 Bobby Hunt - K</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BAL 15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BAL 15 (14:57) 10-Peter Salinas pass INTERCEPTED by 96-Timothy King at BAL 17. 96-Timothy King to BAL 18 for -0 yards. Tackle by 37-John Staples.</t>
   </si>
   <si>
     <t>#10 Peter Salinas - QB</t>
   </si>
   <si>
-    <t>#37 John Staples - RB</t>
+    <t>#27 John Staples - RB</t>
   </si>
   <si>
     <t>#12 Gregory Rusk - WR</t>
   </si>
   <si>
     <t>#13 William Breshears - WR</t>
   </si>
   <si>
     <t>#19 Leon Russell - WR</t>
   </si>
   <si>
     <t>#74 Louis Nelson - LT</t>
   </si>
   <si>
     <t>#76 William Reeves - LG</t>
   </si>
   <si>
     <t>#75 Brian Brewton - C</t>
   </si>
   <si>
     <t>#52 Casey House - RG</t>
   </si>
   <si>
     <t>#59 David Rutherford - RT</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>#11 Timothy Whittier - WR</t>
   </si>
   <si>
     <t>#15 Clifford Bahena - WR</t>
   </si>
   <si>
     <t>#75 Alvin Smith - C</t>
   </si>
   <si>
     <t>#60 Ricardo Crowley - LG</t>
   </si>
   <si>
     <t>#52 Jeremy Delaune - C</t>
   </si>
   <si>
     <t>#70 Martin Hogan - RG</t>
   </si>
   <si>
     <t>#75 Conrad Oliver - RT</t>
   </si>
   <si>
     <t>#90 Manuel Daniels - LDE</t>
   </si>
   <si>
-    <t>#74 Leonard Byers - DT</t>
+    <t>#92 Leonard Byers - DT</t>
   </si>
   <si>
     <t>#98 Ramon Lau - RDE</t>
   </si>
   <si>
     <t>#92 John Benefiel - WLB</t>
   </si>
   <si>
     <t>#39 Harold Leppert - FS</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-7-BAL 15 (14:09) 6-Anthony Felton pass INTERCEPTED by 53-Charles Hall at BAL 11. 53-Charles Hall to BAL 12 for 1 yards. Tackle by 81-Raymond Johnson.</t>
   </si>
   <si>
     <t>#85 Vincent Cashwell - TE</t>
   </si>
@@ -809,51 +809,51 @@
   <si>
     <t>2-10-BAL 39 (5:33) 6-Anthony Felton pass Pass knocked down by 47-Keith Ramsey. incomplete, intended for 81-Raymond Johnson. 47-Keith Ramsey got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>3-10-BAL 39 (5:30) 6-Anthony Felton pass Pass knocked down by 34-Raul Turk. incomplete, intended for 15-Clifford Bahena.</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-BAL 39 (5:27) 9-Bobby Hunt 57 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#16 Mario Grubbs - QB</t>
   </si>
   <si>
-    <t>#57 Steven Wainscott - C</t>
+    <t>#69 Steven Wainscott - C</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>BAL 46</t>
   </si>
   <si>
     <t>1-10-BAL 46 (5:23) 10-Peter Salinas pass complete to 37-John Staples to KCY 49 for 6 yards. Tackle by 98-Tony Holbrook.</t>
   </si>
   <si>
     <t>4:39</t>
   </si>
   <si>
     <t>KCY 49</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>2-4-KCY 49 (4:38) 10-Peter Salinas pass Pass knocked down by 96-Timothy King. incomplete, intended for 48-Jonathan Faris.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
@@ -893,51 +893,51 @@
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>3-10-KCY 39 (2:59) 10-Peter Salinas pass incomplete, dropped by 13-William Breshears. KCY 94-Jimmie Padilla was injured on the play. He looks like he should be able to return. PENALTY - Holding (BAL 74-Louis Nelson)</t>
   </si>
   <si>
     <t>#40 Michael Johnson - CB</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>3-20-KCY 49 (2:54) 10-Peter Salinas ran to KCY 39 for 10 yards. 10-Peter Salinas slides to avoid being hit.</t>
   </si>
   <si>
     <t>#17 Ken Eisenhauer - WR</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
   <si>
     <t>4-10-KCY 39 (2:14) 16-David Jung punts 33 yards to KCY 6. Fair Catch by 47-Mark Gillock.</t>
   </si>
   <si>
-    <t>#76 William Dennard - LDE</t>
+    <t>#99 William Dennard - LDE</t>
   </si>
   <si>
     <t>#62 Douglas Totten - C</t>
   </si>
   <si>
     <t>#91 Willie Trujillo - WLB</t>
   </si>
   <si>
     <t>2:07</t>
   </si>
   <si>
     <t>KCY 6</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 6 (2:08) 47-Mark Gillock ran to KCY 12 for 6 yards. Tackle by 47-Keith Ramsey.</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>KCY 12</t>
   </si>