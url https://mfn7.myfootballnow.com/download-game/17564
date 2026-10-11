--- v6 (2026-09-14)
+++ v7 (2026-10-11)
@@ -1097,51 +1097,51 @@
   <si>
     <t>2-11-MIA 38 (10:47) 8-James Pritchett sacked at MIA 29 for -9 yards (76-Thomas Powell). Sack allowed by 68-Jason Campbell.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>3-21-MIA 29 (10:14) 8-James Pritchett pass complete to 34-Don Lucas to MIA 29 for 1 yards. Tackle by 22-Jared Leighton.</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>4-20-MIA 29 (9:32) 9-Harry Reynolds punts 50 yards to CLE 21. 47-William Ayala FUMBLES recovered by CLE-47-William Ayala to CLE 21 for 1 yards. Tackle by 90-Richard Clark.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>CLE 21</t>
   </si>
   <si>
     <t>1-10-CLE 21 (9:23) 8-William Parsons pass complete to 81-Tory Holt to MIA 47 for 32 yards. Tackle by 47-James Rodas.</t>
   </si>
   <si>
-    <t>#54 Micheal Ericksen - LDE</t>
+    <t>#73 Micheal Ericksen - LDE</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>1-10-MIA 47 (8:35) 8-William Parsons pass incomplete, intended for 86-James Guy. PENALTY - Pass Interference (MIA 95-Dennis Miller)</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>1-10-MIA 39 (8:32) 49-Robert Howard FUMBLES recovered by CLE-8-William Parsons at MIA 47. Tackle by 65-Thomas Partridge.</t>
   </si>
   <si>
     <t>#18 John Burger - WR</t>
   </si>
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-18-MIA 47 (7:53) 8-William Parsons pass Pass knocked down by 54-Jeffrey Olivo. incomplete, intended for 86-James Guy.</t>
   </si>