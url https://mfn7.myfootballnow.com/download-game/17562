--- v9 (2026-08-31)
+++ v10 (2026-10-31)
@@ -347,99 +347,99 @@
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 30-Charlie Horne ran to CHI 25 for a short gain. Tackle by 53-Robert Johnson.</t>
   </si>
   <si>
     <t>#3 Roy Goss - QB</t>
   </si>
   <si>
     <t>#30 Charlie Horne - RB</t>
   </si>
   <si>
     <t>#34 Normand Burch - WR</t>
   </si>
   <si>
-    <t>#42 John Rolland - FB</t>
+    <t>#47 John Rolland - FB</t>
   </si>
   <si>
     <t>#89 Michael Martinez - TE</t>
   </si>
   <si>
     <t>#86 Paul Kennedy - TE</t>
   </si>
   <si>
     <t>#78 Dominique Robinson - LT</t>
   </si>
   <si>
     <t>#53 Ernest Gunther - LG</t>
   </si>
   <si>
     <t>#53 Robert Cannon - C</t>
   </si>
   <si>
     <t>#53 Tyrone Anderson - RG</t>
   </si>
   <si>
     <t>#79 John Douglass - RT</t>
   </si>
   <si>
     <t>#95 Thomas Becerra - LDE</t>
   </si>
   <si>
     <t>#53 Robert Johnson - DT</t>
   </si>
   <si>
     <t>#96 Bryan Reese - DT</t>
   </si>
   <si>
     <t>#69 Michael Huff - DT</t>
   </si>
   <si>
     <t>#63 Charles Bullard - DT</t>
   </si>
   <si>
     <t>#95 Gary Lombardi - SLB</t>
   </si>
   <si>
     <t>#55 Michael Miller - MLB</t>
   </si>
   <si>
     <t>#92 Cody Rosenthal - WLB</t>
   </si>
   <si>
-    <t>#25 Dewey Trent - CB</t>
+    <t>#36 Dewey Trent - CB</t>
   </si>
   <si>
     <t>#22 Austin Hill - CB</t>
   </si>
   <si>
     <t>#38 Roger Angell - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-CHI 25 (14:19) 3-Roy Goss pass incomplete, intended for 89-Michael Martinez. PENALTY - Pass Interference (LAA 2-Austin Hill)</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>CHI 30</t>
   </si>
@@ -614,54 +614,54 @@
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-LAA 25 (9:30) 24-Alan Holland ran to LAA 31 for 6 yards. Tackle by 39-Bill Turner. LAA 44-David King was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Steve Thomas - QB</t>
   </si>
   <si>
     <t>#26 Stephen Williams - RB</t>
   </si>
   <si>
     <t>#26 Enrique Gibson - FB</t>
   </si>
   <si>
     <t>#86 Jerry Ross - TE</t>
   </si>
   <si>
     <t>#44 David King - TE</t>
   </si>
   <si>
     <t>#73 Roger Nunez - LT</t>
   </si>
   <si>
-    <t>#73 Charles Kidd - C</t>
-[...2 lines deleted...]
-    <t>#68 Ryan Quirion - C</t>
+    <t>#64 Charles Kidd - C</t>
+  </si>
+  <si>
+    <t>#58 Ryan Quirion - C</t>
   </si>
   <si>
     <t>#74 Glenn Agar - RT</t>
   </si>
   <si>
     <t>#70 Robert Cagle - LDE</t>
   </si>
   <si>
     <t>#73 Robert Kennedy - DT</t>
   </si>
   <si>
     <t>#55 Kenneth Rush - MLB</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>LAA 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>