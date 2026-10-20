--- v6 (2026-08-20)
+++ v7 (2026-10-20)
@@ -521,84 +521,84 @@
   <si>
     <t>#57 Juan Rush - WLB</t>
   </si>
   <si>
     <t>#96 Paul Cogan - WLB</t>
   </si>
   <si>
     <t>#93 Adan Kennedy - CB</t>
   </si>
   <si>
     <t>#61 Douglas Rice - MLB</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>DAL 26</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-DAL 26 (12:46) 25-Nathaniel Queen ran to DAL 37 for 11 yards. Tackle by 42-Carroll Howze. DAL 25-Nathaniel Queen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#5 Adam Colon - QB</t>
+    <t>#16 Adam Colon - QB</t>
   </si>
   <si>
     <t>#25 Nathaniel Queen - WR</t>
   </si>
   <si>
     <t>#81 Michael Anthony - RB</t>
   </si>
   <si>
     <t>#83 Gilbert Baker - WR</t>
   </si>
   <si>
     <t>#84 Dion Moody - WR</t>
   </si>
   <si>
     <t>#16 Mike Lee - WR</t>
   </si>
   <si>
     <t>#50 Everett Short - LT</t>
   </si>
   <si>
     <t>#66 Glenn Turner - LG</t>
   </si>
   <si>
     <t>#54 John Summerall - C</t>
   </si>
   <si>
     <t>#60 William Burnett - RG</t>
   </si>
   <si>
     <t>#67 Silas Diaz - LT</t>
   </si>
   <si>
-    <t>#70 Damon Wilson - DT</t>
+    <t>#74 Damon Wilson - DT</t>
   </si>
   <si>
     <t>#91 Elmer Thompson - LDE</t>
   </si>
   <si>
     <t>#90 James Poole - WLB</t>
   </si>
   <si>
     <t>#48 Robert Morel - CB</t>
   </si>
   <si>
     <t>#42 Carroll Howze - SS</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>DAL 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
@@ -1814,51 +1814,51 @@
   <si>
     <t>2-10-MIN 11 (5:12) 5-Adam Colon pass complete to 35-Edward Huffman for 11 yards. TOUCHDOWN! DAL 19 MIN 3</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>(5:09) Extra point GOOD by 3-Tommy Deweese. DAL 20 MIN 3</t>
   </si>
   <si>
     <t>(5:09) 3-Tommy Deweese kicks 75 yards from DAL 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-MIN 25 (5:09) 9-Clifford Nunez pass complete to 28-Robert Baker to MIN 33 for 8 yards. Tackle by 6-Robert Manning. MIN 62-Dustin Young was injured on the play.</t>
   </si>
   <si>
     <t>4:45</t>
   </si>
   <si>
     <t>MIN 33</t>
   </si>
   <si>
     <t>2-2-MIN 33 (4:44) 9-Clifford Nunez pass complete to 87-Armando Dargan to MIN 37 for 4 yards. Tackle by 6-Robert Manning.</t>
   </si>
   <si>
-    <t>#58 James Campbell - C</t>
+    <t>#62 James Campbell - C</t>
   </si>
   <si>
     <t>4:25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-MIN 37 (4:24) 9-Clifford Nunez pass complete to 48-Kenneth Leslie to MIN 39 for 2 yards. Tackle by 99-Leslie Tran. Great move by 48-Kenneth Leslie to get free of his coverage.</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>2-8-MIN 39 (4:00) 9-Clifford Nunez pass complete to 10-Tony Shaw to MIN 46 for 7 yards. Tackle by 28-Joseph Doty. 10-Tony Shaw did some fancy footwork there.</t>
   </si>
   <si>
     <t>#11 Grant Williford - WR</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
   <si>
     <t>MIN 46</t>
   </si>