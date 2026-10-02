--- v5 (2026-07-04)
+++ v6 (2026-10-02)
@@ -467,51 +467,51 @@
   <si>
     <t>ARZ 2</t>
   </si>
   <si>
     <t>Split Backs Normal Weak Pitch Sweep</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>(12:46) 15-George Harrington ran for 2 yards. CONVERSION GOOD! TBY 8 ARZ 0</t>
   </si>
   <si>
     <t>#2 Michael Roper - CB</t>
   </si>
   <si>
     <t>#24 Joseph Bach - WR</t>
   </si>
   <si>
     <t>#39 Scott Gill - CB</t>
   </si>
   <si>
     <t>#27 Carlos Kelton - CB</t>
   </si>
   <si>
-    <t>#33 Brian Rowland - FS</t>
+    <t>#20 Brian Rowland - FS</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(12:46) 5-Patrick Moll kicks 71 yards from TBY 35 to ARZ -6. Touchback.</t>
   </si>
   <si>
     <t>#15 James Perry - WR</t>
   </si>
   <si>
     <t>#91 Richard Sawyers - WLB</t>
   </si>
   <si>
     <t>#30 Thomas Smith - SS</t>
   </si>
   <si>
     <t>#5 Patrick Moll - K</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>#58 William Malmberg - RG</t>
   </si>
   <si>
     <t>#61 Jeffrey Melanson - RT</t>
   </si>
   <si>
     <t>#91 Daniel Ramsey - RDE</t>
   </si>
   <si>
     <t>#47 Robert Martell - RDE</t>
   </si>
   <si>
     <t>#72 Richard Cole - RDE</t>
   </si>
   <si>
     <t>#60 Jae Silva - LDE</t>
   </si>
   <si>
     <t>#46 Jose Aguilera - LDE</t>
   </si>
   <si>
     <t>#26 Roderick Lewis - LDE</t>
   </si>
   <si>
-    <t>#97 Jimmy McKoy - SS</t>
+    <t>#48 Jimmy McKoy - SS</t>
   </si>
   <si>
     <t>#36 James Glass - SS</t>
   </si>
   <si>
     <t>#43 Garrett Gibson - CB</t>
   </si>
   <si>
     <t>#39 Murray Wood - LDE</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>ARZ 26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-9-ARZ 26 (12:04) 5-William Harvey pass Pass knocked down by 39-Murray Wood. incomplete, intended for 18-David Stokes.</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-ARZ 26 (11:55) 8-Peter Temple punts 46 yards to TBY 29. Fair Catch by 24-Joseph Bach.</t>
   </si>
   <si>
     <t>#8 Peter Temple - P</t>
   </si>
   <si>
     <t>#66 Jeff Bain - C</t>
   </si>
   <si>
     <t>#28 Arturo Bieber - C</t>
   </si>
   <si>
     <t>#13 Kenneth Neely - CB</t>
   </si>
   <si>
-    <t>#56 Daniel Dodson - C</t>
+    <t>#65 Daniel Dodson - C</t>
   </si>
   <si>
     <t>#60 Mark Abbate - LT</t>
   </si>
   <si>
     <t>#72 Thomas Villeda - RT</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>TBY 29</t>
   </si>
   <si>
     <t>1-10-TBY 29 (11:49) 14-Jose Davila pass complete to 17-William Bentley to TBY 42 for 14 yards. Tackle by 91-Aubrey Baker. Great move by 17-William Bentley to get free of his coverage.</t>
   </si>
   <si>
     <t>11:06</t>
   </si>
   <si>
     <t>TBY 42</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>