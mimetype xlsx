--- v5 (2026-08-18)
+++ v6 (2026-09-20)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 15-Keith Moore kicks 72 yards from LOS 35 to SFO -7. Touchback.</t>
   </si>
   <si>
     <t>#18 Bobby Finch - WR</t>
   </si>
   <si>
     <t>#84 Brian Castillo - WR</t>
   </si>
   <si>
     <t>#55 Paul Quon - MLB</t>
   </si>
   <si>
     <t>#58 Michael McDowell - MLB</t>
   </si>
   <si>
     <t>#23 Dennis Jackson - SS</t>
   </si>
   <si>
     <t>#93 Tony Goodwin - MLB</t>
   </si>
   <si>
     <t>#52 Gerald Webster - RDE</t>
   </si>
   <si>
-    <t>#68 Henry White - RDE</t>
+    <t>#78 Henry White - RDE</t>
   </si>
   <si>
     <t>#73 Robert Patterson - RDE</t>
   </si>
   <si>
     <t>#96 Tyrone Barrett - DT</t>
   </si>
   <si>
     <t>#33 Darren Beebe - CB</t>
   </si>
   <si>
     <t>#15 Keith Moore - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>#30 John Perales - FB</t>
   </si>
   <si>
     <t>#43 Lewis Houston - FB</t>
   </si>
   <si>
     <t>#84 Dale Davis - TE</t>
   </si>
   <si>
     <t>#17 Jamar Reedy - WR</t>
   </si>
   <si>
     <t>#58 Randy Parks - LT</t>
   </si>
   <si>
     <t>#68 Andrew Montano - LG</t>
   </si>
   <si>
     <t>#62 Tyson Wieczorek - C</t>
   </si>
   <si>
     <t>#53 Richard Landry - RG</t>
   </si>
   <si>
-    <t>#78 Mike Latham - RT</t>
+    <t>#63 Mike Latham - RT</t>
   </si>
   <si>
     <t>#93 James Parker - LDE</t>
   </si>
   <si>
     <t>#63 Buford Morales - DT</t>
   </si>
   <si>
     <t>#65 Richard Wilson - DT</t>
   </si>
   <si>
     <t>#52 Edgar Horan - MLB</t>
   </si>
   <si>
     <t>#46 Earnest Stapleton - CB</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>SFO 12</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>3-8-SFO 27 (9:19) 10-Johnathan Hooley pass incomplete, dropped by 28-Brandon Olmstead.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-SFO 27 (9:16) 4-William Bell punts 49 yards to LOS 24. Fair Catch by 13-Jamar Reedy.</t>
   </si>
   <si>
     <t>#18 William Bell - P</t>
   </si>
   <si>
     <t>#81 Derrick McEvoy - TE</t>
   </si>
   <si>
-    <t>#37 Chad Cooney - FS</t>
+    <t>#25 Chad Cooney - FS</t>
   </si>
   <si>
     <t>#69 Victor Miner - C</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>LOS 24</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LOS 24 (9:10) 3-Edward Stahlman pass complete to 89-Dale Davis to LOS 26 for 2 yards. Tackle by 46-Earnest Stapleton.</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>LOS 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>