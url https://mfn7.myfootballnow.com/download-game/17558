--- v6 (2026-09-20)
+++ v7 (2026-10-17)
@@ -311,51 +311,51 @@
   <si>
     <t>#18 Bobby Finch - WR</t>
   </si>
   <si>
     <t>#84 Brian Castillo - WR</t>
   </si>
   <si>
     <t>#55 Paul Quon - MLB</t>
   </si>
   <si>
     <t>#58 Michael McDowell - MLB</t>
   </si>
   <si>
     <t>#23 Dennis Jackson - SS</t>
   </si>
   <si>
     <t>#93 Tony Goodwin - MLB</t>
   </si>
   <si>
     <t>#52 Gerald Webster - RDE</t>
   </si>
   <si>
     <t>#78 Henry White - RDE</t>
   </si>
   <si>
-    <t>#73 Robert Patterson - RDE</t>
+    <t>#97 Robert Patterson - RDE</t>
   </si>
   <si>
     <t>#96 Tyrone Barrett - DT</t>
   </si>
   <si>
     <t>#33 Darren Beebe - CB</t>
   </si>
   <si>
     <t>#15 Keith Moore - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 10-Johnathan Hooley pass complete to 35-Gary Whittington to SFO 32 for 7 yards. Tackle by 36-Ronald Bono.</t>
   </si>