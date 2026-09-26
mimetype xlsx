--- v5 (2026-08-23)
+++ v6 (2026-09-26)
@@ -308,57 +308,57 @@
   <si>
     <t>(15:00) 10-Leon Bailey kicks 75 yards from JAX 35 to TEN -10. Touchback.</t>
   </si>
   <si>
     <t>#18 Wesley Thomas - WR</t>
   </si>
   <si>
     <t>#93 Harold Stefanski - RDE</t>
   </si>
   <si>
     <t>#70 William Jones - DT</t>
   </si>
   <si>
     <t>#66 Jeffery Pate - DT</t>
   </si>
   <si>
     <t>#31 Craig Getchell - CB</t>
   </si>
   <si>
     <t>#26 James Adams - SS</t>
   </si>
   <si>
     <t>#26 Juan Hardy - FS</t>
   </si>
   <si>
-    <t>#99 Frank Carter - MLB</t>
+    <t>#94 Frank Carter - MLB</t>
   </si>
   <si>
     <t>#43 Scott Foster - CB</t>
   </si>
   <si>
-    <t>#91 Earl Guerra - LDE</t>
+    <t>#91 Earl Guerra - DT</t>
   </si>
   <si>
     <t>#95 Christopher Guerra - MLB</t>
   </si>
   <si>
     <t>#10 Leon Bailey - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 80-Cedric Ware ran to TEN 36 for 11 yards. Tackle by 23-John Duke.</t>
   </si>
   <si>
     <t>#13 Johnny Ceja - QB</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>#18 Douglas Glover - WR</t>
   </si>
   <si>
     <t>#60 James Kesterson - LT</t>
   </si>
   <si>
     <t>#68 Buddy Mar - LG</t>
   </si>
   <si>
     <t>#63 Rodney McLean - C</t>
   </si>
   <si>
     <t>#73 Robert McKernan - RG</t>
   </si>
   <si>
     <t>#57 Joshua Allen - RT</t>
   </si>
   <si>
     <t>#96 Adam Horton - LDE</t>
   </si>
   <si>
     <t>#91 Jerry Clinger - DT</t>
   </si>
   <si>
-    <t>#74 Gary Helton - DT</t>
+    <t>#71 Gary Helton - DT</t>
   </si>
   <si>
     <t>#95 George Phillips - RDE</t>
   </si>
   <si>
     <t>#51 Jesse Dodson - SLB</t>
   </si>
   <si>
     <t>#90 Gary Cox - MLB</t>
   </si>
   <si>
     <t>#50 John Holmes - WLB</t>
   </si>
   <si>
     <t>#23 John Duke - CB</t>
   </si>
   <si>
     <t>#48 Fausto Mason - SS</t>
   </si>
   <si>
     <t>#35 Lloyd Caceres - SS</t>
   </si>
   <si>
     <t>#38 Jim Kwiatkowski - SS</t>
   </si>