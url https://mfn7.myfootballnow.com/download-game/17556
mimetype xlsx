--- v6 (2026-09-26)
+++ v7 (2026-10-23)
@@ -548,51 +548,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-JAX 27 (10:34) 9-Freddy Till 44 yard field goal is GOOD. JAX 0 TEN 3</t>
   </si>
   <si>
     <t>#12 Glenn Robles - P</t>
   </si>
   <si>
     <t>#9 Freddy Till - K</t>
   </si>
   <si>
     <t>#75 Juan Prendergast - RT</t>
   </si>
   <si>
     <t>#33 Bruce McCarville - RB</t>
   </si>
   <si>
     <t>#67 Carter Gutierrez - RG</t>
   </si>
   <si>
-    <t>#43 Mauro Roberts - WLB</t>
+    <t>#58 Mauro Roberts - WLB</t>
   </si>
   <si>
     <t>#79 Robert Earnest - RDE</t>
   </si>
   <si>
     <t>#52 Howard Murphy - WLB</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>(10:30) 9-Freddy Till kicks 74 yards from TEN 35 to JAX -9. 87-Freddy Farrell to JAX 25 for 35 yards. Tackle by 38-Scott Foster.</t>
   </si>
   <si>
     <t>#80 Freddy Farrell - WR</t>
   </si>
   <si>
     <t>#52 Robert Vang - CB</t>
   </si>
   <si>
     <t>10:25</t>
   </si>