--- v6 (2026-06-28)
+++ v7 (2026-09-23)
@@ -293,75 +293,75 @@
   <si>
     <t>TBY has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Patrick Moll kicks 75 yards from TBY 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>#43 David Richardson - RB</t>
   </si>
   <si>
     <t>#53 Fred Puentes - SLB</t>
   </si>
   <si>
-    <t>#51 John Varela - SLB</t>
+    <t>#95 John Varela - SLB</t>
   </si>
   <si>
     <t>#95 Armando Bowie - WLB</t>
   </si>
   <si>
     <t>#65 Frederick Kling - DT</t>
   </si>
   <si>
     <t>#35 Matthew Clark - CB</t>
   </si>
   <si>
     <t>#52 Bryan Fraga - DT</t>
   </si>
   <si>
     <t>#74 Ronald Crawford - LDE</t>
   </si>
   <si>
     <t>#21 Robert Brock - DT</t>
   </si>
   <si>
     <t>#2 Steven Alexander - SS</t>
   </si>
   <si>
-    <t>#28 David King - CB</t>
+    <t>#25 David King - CB</t>
   </si>
   <si>
     <t>#5 Patrick Moll - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 89-Joshua Williams ran to PIT 24 for -1 yards. Tackle by 41-Willie Kaufman.</t>
   </si>
   <si>
     <t>#2 Alan Hemphill - QB</t>
   </si>
   <si>
     <t>#45 David Nunn - RB</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>#23 David Brown - RDE</t>
   </si>
   <si>
     <t>#54 Fidel Anderson - SLB</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-TBY 33 (6:10) 9-Michael Willey 50 yard field goal is GOOD. PIT 3 TBY 0</t>
   </si>
   <si>
     <t>#9 Michael Willey - K</t>
   </si>
   <si>
-    <t>#79 Jody Randall - RDE</t>
+    <t>#67 Jody Randall - RDE</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>(6:07) 9-Michael Willey kicks 74 yards from PIT 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#11 Ronnie Langley - WR</t>
   </si>
   <si>
     <t>#82 George Leach - C</t>
   </si>
   <si>
     <t>#86 Dennis Large - C</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>1-10-TBY 25 (6:07) 14-Jose Davila pass incomplete, dropped by 11-Joshua Hartfield.</t>
   </si>