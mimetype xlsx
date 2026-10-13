--- v7 (2026-09-23)
+++ v8 (2026-10-13)
@@ -770,51 +770,51 @@
   <si>
     <t>#23 David Brown - RDE</t>
   </si>
   <si>
     <t>#54 Fidel Anderson - SLB</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-TBY 33 (6:10) 9-Michael Willey 50 yard field goal is GOOD. PIT 3 TBY 0</t>
   </si>
   <si>
     <t>#9 Michael Willey - K</t>
   </si>
   <si>
-    <t>#67 Jody Randall - RDE</t>
+    <t>#54 Jody Randall - RDE</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>(6:07) 9-Michael Willey kicks 74 yards from PIT 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#11 Ronnie Langley - WR</t>
   </si>
   <si>
     <t>#82 George Leach - C</t>
   </si>
   <si>
     <t>#86 Dennis Large - C</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>1-10-TBY 25 (6:07) 14-Jose Davila pass incomplete, dropped by 11-Joshua Hartfield.</t>
   </si>