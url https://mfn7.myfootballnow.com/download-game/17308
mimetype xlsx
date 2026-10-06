--- v6 (2026-09-06)
+++ v7 (2026-10-06)
@@ -509,51 +509,51 @@
   <si>
     <t>#93 Adan Kennedy - CB</t>
   </si>
   <si>
     <t>#61 Douglas Rice - MLB</t>
   </si>
   <si>
     <t>#95 Stephen Parsons - RDE</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>DAL 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DAL 31 (14:14) 5-Adam Colon pass complete to 80-Danny Tanner to DAL 41 for 9 yards. Tackle by 45-Brandon Fackler.</t>
   </si>
   <si>
-    <t>#5 Adam Colon - QB</t>
+    <t>#16 Adam Colon - QB</t>
   </si>
   <si>
     <t>#25 Nathaniel Queen - WR</t>
   </si>
   <si>
     <t>#44 Danny Tanner - WR</t>
   </si>
   <si>
     <t>#84 Dion Moody - WR</t>
   </si>
   <si>
     <t>#89 John Garrett - CB</t>
   </si>
   <si>
     <t>#57 Cecil Duncan - LT</t>
   </si>
   <si>
     <t>#50 Everett Short - LT</t>
   </si>
   <si>
     <t>#54 John Summerall - C</t>
   </si>
   <si>
     <t>#60 William Burnett - RG</t>
   </si>