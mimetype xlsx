--- v3 (2026-06-28)
+++ v4 (2026-10-05)
@@ -299,57 +299,57 @@
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-John Younce kicks 74 yards from ARZ 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>#43 David Richardson - RB</t>
   </si>
   <si>
     <t>#2 Steven Alexander - SS</t>
   </si>
   <si>
     <t>#65 Frederick Kling - DT</t>
   </si>
   <si>
     <t>#95 Armando Bowie - WLB</t>
   </si>
   <si>
-    <t>#28 David King - CB</t>
+    <t>#25 David King - CB</t>
   </si>
   <si>
     <t>#35 Matthew Clark - CB</t>
   </si>
   <si>
-    <t>#51 John Varela - SLB</t>
+    <t>#95 John Varela - SLB</t>
   </si>
   <si>
     <t>#74 Ronald Crawford - LDE</t>
   </si>
   <si>
     <t>#21 Robert Brock - DT</t>
   </si>
   <si>
     <t>#52 Bryan Fraga - DT</t>
   </si>
   <si>
     <t>#79 Johnny Ayers - SLB</t>
   </si>
   <si>
     <t>#9 John Younce - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>PIT 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-4-PIT 37 (14:07) 45-David Nunn ran to PIT 38 for 1 yards. Tackle by 63-Reynaldo Thompson.</t>
   </si>
   <si>
     <t>#16 Julio Fletcher - WR</t>
   </si>
   <si>
     <t>#86 Richard Reyes - WR</t>
   </si>
   <si>
     <t>#33 Randy Lee - CB</t>
   </si>
   <si>
     <t>#27 Carlos Kelton - CB</t>
   </si>
   <si>
     <t>#30 Thomas Smith - SS</t>
   </si>
   <si>
-    <t>#33 Brian Rowland - FS</t>
+    <t>#20 Brian Rowland - FS</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>PIT 38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-PIT 38 (13:23) 19-Keith Hemming punts 45 yards to ARZ 17. Fair Catch by 44-James Perry.</t>
   </si>
   <si>
     <t>#19 Keith Hemming - P</t>
   </si>
   <si>
     <t>#15 James Perry - WR</t>
   </si>
   <si>
     <t>#54 James Pineda - RG</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>PIT 30</t>
   </si>
   <si>
     <t>3-3-PIT 30 (7:41) 5-William Harvey pass incomplete, dropped by 10-Oscar Marshall. 79-Johnny Ayers got away with a hold on that play.</t>
   </si>
   <si>
     <t>7:36</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-PIT 30 (7:37) 9-John Younce 47 yard field goal is GOOD. PIT 0 ARZ 3</t>
   </si>
   <si>
     <t>#8 Peter Temple - P</t>
   </si>
   <si>
     <t>#53 Armando Frazier - C</t>
   </si>
   <si>
-    <t>#56 Daniel Dodson - C</t>
+    <t>#65 Daniel Dodson - C</t>
   </si>
   <si>
     <t>#60 Mark Abbate - LT</t>
   </si>
   <si>
     <t>#72 Thomas Villeda - RT</t>
   </si>
   <si>
     <t>#92 Christopher Lawson - DT</t>
   </si>
   <si>
     <t>#93 Roy Roy - MLB</t>
   </si>
   <si>
     <t>#55 Paul Quon - MLB</t>
   </si>
   <si>
     <t>#53 Fred Puentes - SLB</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>(7:33) 9-John Younce kicks 74 yards from ARZ 35 to PIT -9. Touchback.</t>
   </si>