--- v6 (2026-06-28)
+++ v7 (2026-09-23)
@@ -713,51 +713,51 @@
   <si>
     <t>3-12-TEN 2 (8:01) 7-Colin Fite pass Pass knocked down by 52-Gerald Webster. incomplete, intended for 10-Gary Pirtle.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>4-12-TEN 2 (7:57) 12-Glenn Robles punts 50 yards to TBY 48. 24-Joseph Bach to TEN 38 for 14 yards. Tackle by 75-Juan Prendergast.</t>
   </si>
   <si>
     <t>#12 Glenn Robles - P</t>
   </si>
   <si>
     <t>#42 Rodney Sneed - CB</t>
   </si>
   <si>
     <t>#13 Kenneth Neely - CB</t>
   </si>
   <si>
     <t>#33 Bruce McCarville - RB</t>
   </si>
   <si>
     <t>#73 David Smith - C</t>
   </si>
   <si>
-    <t>#78 Mike Latham - RT</t>
+    <t>#63 Mike Latham - RT</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>TEN 38</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-TEN 38 (7:49) 39-Murray Wood ran to TEN 34 for 4 yards. Tackle by 38-Scott Foster.</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>TEN 34</t>
   </si>
   <si>
     <t>2-6-TEN 34 (7:08) 14-Jose Davila pass incomplete, intended for 89-Edward Lease.</t>
   </si>
   <si>
     <t>7:04</t>
   </si>