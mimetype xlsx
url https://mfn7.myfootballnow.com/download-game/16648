--- v3 (2026-06-12)
+++ v4 (2026-10-10)
@@ -764,51 +764,51 @@
   <si>
     <t>#9 James Washington - QB</t>
   </si>
   <si>
     <t>#5 Patrick Moll - K</t>
   </si>
   <si>
     <t>#79 Charles Bowers - C</t>
   </si>
   <si>
     <t>#79 Albert Lin - DT</t>
   </si>
   <si>
     <t>#96 John McCullen - RDE</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(7:06) 5-Patrick Moll kicks 74 yards from TBY 35 to NYN -9. Touchback.</t>
   </si>
   <si>
     <t>#34 Melvin Ellington - RB</t>
   </si>
   <si>
-    <t>#39 Tyler Banks - FS</t>
+    <t>#21 Tyler Banks - CB</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-NYN 25 (7:06) 28-Brandon Olmstead ran to NYN 26 for 1 yards. Tackle by 46-Jose Aguilera.</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>NYN 26</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>2-9-NYN 26 (6:31) 28-Brandon Olmstead ran to NYN 37 for 12 yards. Tackle by 37-Terry Dardar. TBY 30-Robert White was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:56</t>
   </si>